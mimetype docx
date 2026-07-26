--- v1 (2025-12-30)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0cab288" w14:textId="0cab288">
+    <w:p w14:paraId="5fb6fc4" w14:textId="5fb6fc4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1475,105 +1475,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) trust operations: management of claims on mortgage bank loans in the interests and on behalf of the principal;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) factoring transaction:</w:t>
-[...17 lines deleted...]
-      acquisition of rights of demand for payment from the customer of goods (works, services) with risk attachment of non-payment;</w:t>
+      2) factoring operations: financing through the assignment of a monetary claim with or without assuming the risk of non-payment;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) forfaiting transactions (forfeiting): settlement of obligations of the customer of goods (works, services) by discount without recourse;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) leasing activity.</w:t>
+      4) leasing activity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) acquisition of digital financial assets into ownership, subject to the restrictions established by the authorized body for regulation, control, and supervision of the financial market and financial organizations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The procedure of issuance, suspension and termination of a license of mortgage organization shall be established by the regulatory legal acts of the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1691,50 +1691,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) issue and placement of securities, as well as obligations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      6-1) issuance of digital financial assets, subject to the restrictions established by the authorized body for regulation, control, and supervision of the financial market and financial organizations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       7) realization of application software, using for automatization of activity of mortgage organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) organization and conducting training in order of raising of qualification of specialists in the field of mortgage lending.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1914,72 +1932,90 @@
       The requirement provided for by the first part of this clause shall not apply to the Unified Housing Construction Operator.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Mortgage organizations shall submit reports to the National Bank of the Republic of Kazakhstan in accordance with the regulatory legal act of the National Bank of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Executive officers of a mortgage organization shall be the persons defined in paragraph 1 of Article 45 of the Law of the Republic of Kazakhstan "On Banks and Banking Activity in the Republic of Kazakhstan".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 5-2 as amended by the Laws of the Republic of Kazakhstan dated 12.01.2007 № 222 (shall be enforced upon expiry of six months from the date of its official publication); dated 09.06.2020 № 341-VI (shall come into effect from 01.07.2020); dated 19.06.2024 №97-VIII (shall enter into force upon expiry of ten calendar days after its first official publication); dated 30.06.2025 № 205-VIII (shall be enforced sixty calendar days after the day of its first official publication); dated 30.06.2025 № 205-VIII (shall be enforced sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 5-2 as amended by the Laws of the Republic of Kazakhstan dated 12.01.2007 № 222 (shall be enforced upon expiry of six months from the date of its official publication); dated 09.06.2020 № 341-VI (shall come into effect from 01.07.2020); dated 19.06.2024 №97-VIII (shall enter into force upon expiry of ten calendar days after its first official publication); dated 30.06.2025 № 205-VIII (shall be enforced sixty calendar days after the day of its first official publication); dated 30.06.2025 № 205-VIII (shall be enforced sixty calendar days after the day of its first official publication); dated 16.01.2026 № 259-VIII (the procedure for entry into force, see Article 2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2175,51 +2211,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) independently or with the assistance of other organizations shall carry out inspection of activity of mortgage organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6-1) exercise control over the compliance of mortgage organizations with the legislation of the Republic of Kazakhstan on combating  legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction;</w:t>
+      6-1) exercise control over the compliance of mortgage organizations with the legislation of the Republic of Kazakhstan on combating legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) other functions, provided by this Law, other Laws of the Republic of Kazakhstan and acts of the President of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -2260,185 +2296,209 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-2. The authorized body concerning the Unified Housing Construction Operator shall exercise the powers provided for in paragraph 1 of this article, in terms of the activities and operations provided for in paragraphs 1, 2, 4 and subparagraph 1) of paragraph 4-1 of Article 5-2 of this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      2. Procedure of application of enforcement of actions and sanctions shall be established by the regulatory legal acts of the authorized body.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2. Is excluded by the Law of the Republic of Kazakhstan dated 16.01.2026 № 259-VIII (shall come into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. If a mortgage organization fails to comply with the requirements of the authorized body for adjusting the data in its financial and (or) other statements, specified in a written order, the authorized body calculates prudential standards and other compulsory norms and limits on the basis of the statements it has adjusted on its own.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 5-3 as amended by the Laws of the Republic of Kazakhstan dated 19.02.2007 № 230 (the order of enforcement see Article 2) dated 10.02.2011 № 406-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.07.2011 No 452-IV (shall be enforced from 13.10.2011); № 206-V as of 10.06.2014 (shall be enforced ten calendar days after its first official publication); № 422-V as of 24.11.2015 (shall be enforced from 01.01.2016); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 09.06.2020 № 341-VI (shall come into effect from 01.07.2020); dated 30.06.2025 № 205-VIII (shall be enforced sixty calendar days after the day of its first official publication); dated 19.09.2025, № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 5-3 as amended by the Laws of the Republic of Kazakhstan dated 19.02.2007 № 230 (the order of enforcement see Article 2) dated 10.02.2011 № 406-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.07.2011 No 452-IV (shall be enforced from 13.10.2011); № 206-V as of 10.06.2014 (shall be enforced ten calendar days after its first official publication); № 422-V as of 24.11.2015 (shall be enforced from 01.01.2016); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 09.06.2020 № 341-VI (shall come into effect from 01.07.2020); dated 30.06.2025 № 205-VIII (shall be enforced sixty calendar days after the day of its first official publication); dated 19.09.2025, № 219-VIII (effective sixty calendar days after the date of its first official publication); dated 16.01.2026 № 259-VIII (shall come into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 5-4. Supervisory response measures and sanctions </w:t>
-[...17 lines deleted...]
-      In case of violations of the requirements of the legislation of the Republic of Kazakhstan by a mortgage organization, detection of drawbacks and (or) risks in its activities, the authorized body applies supervisory response measures and sanctions to the mortgage organization provided for by the Law of the Republic of Kazakhstan “On Banks and Banking Activities in the Republic of Kazakhstan”.</w:t>
+        <w:t>Article 5-4. Measures of supervisory response and other measures</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In the event that a mortgage organization violates the requirements of the legislation of the Republic of Kazakhstan, or if deficiencies and/or risks in its activities are identified, the authorized body shall apply to the mortgage organization measures of supervisory response and other measures provided for by Article 83 of the Law of the Republic of Kazakhstan “On Banks and Banking Activity in the Republic of Kazakhstan.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 5-4 as amended by Law of the Republic of Kazakhstan № 168-VІ as of 02.07.2018 (shall be enforced from 01.01.2019).</w:t>
+        <w:t>      Footnote. Article 5-4 as amended by Law of the Republic of Kazakhstan № 168-VІ as of 02.07.2018 (shall be enforced from 01.01.2019); as amended by the Law of the Republic of Kazakhstan dated 16.01.2026 № 259-VIII (shall come into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3266,115 +3326,115 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 9-1. Alteration of mortgage contract</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Introduction of amendment of the terms and conditions of the main obligation and/or mortgage agreement shall be executed by the pledgor and the pledgee (other individuals who have signed the main obligation agreement and the mortgage agreement) an additional agreement to the main obligation agreement and to the mortgage agreement, except as provided for in the second part of this Article, subparagraph 11) of paragraph 2 of Article 5-1, Article 34 (3) to (2), paragraphs 3 and 10 of Article 61-4, subparagraph 2) of paragraph 5 of Article 61-11 of the Law of the Republic of Kazakhstan "On Banks and Banking Activities in the Republic of Kazakhstan," the first part of subparagraph 11-2) of paragraph 2 of Article 7 of the Law of the Republic of Kazakhstan "On Microfinance Activities," the second part of paragraph 2 of Article 6-1 of the Law of the Republic of Kazakhstan "On collection activities," as well as in the second part of paragraph 3 of Article 51-3 of the Law of the Republic of Kazakhstan "On the National Bank of the Republic of Kazakhstan."</w:t>
-[...17 lines deleted...]
-      The terms of the agreement on the main obligation and the mortgage agreement may be changed unilaterally by a bank or an organization carrying out certain types of banking operations, in the case provided for by paragraph six of part two of paragraph 3 of Article 34 of the Law of the Republic of Kazakhstan "On banks and banking activities in the Republic of Kazakhstan", to implement the Program for Refinancing Mortgage Housing Loans (mortgage loans) approved by the National Bank of the Republic of Kazakhstan.</w:t>
+      Amendments to the terms of the principal obligation and/or the mortgage contract shall be formalized by concluding an addendum to the principal obligation contract and to the mortgage contract by the mortgagor and mortgagee (and other persons who signed the principal obligation contract and the mortgage contract), except for the cases provided for in part two of this Article, paragraph 2 of Article 59, subparagraph 2) of paragraph 3 of Article 97, subparagraph 11) of paragraph 1 of Article 132 of the Law of the Republic of Kazakhstan “On Banks and Banking Activity in the Republic of Kazakhstan,” paragraph 2 of Article 3-3 of the Law of the Republic of Kazakhstan “On Microfinance Activities,” part two of paragraph 2 of Article 6-1 of the Law of the Republic of Kazakhstan “On Collection Activities,” as well as part two of paragraph 3 of Article 51-3 of the Law of the Republic of Kazakhstan “On the National Bank of the Republic of Kazakhstan.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The terms of the principal obligation contract and the mortgage contract may be amended unilaterally by a bank or an organization carrying out certain types of banking operations in the case provided for by subparagraph 5) of part two of paragraph 6 of Article 57 of the Law of the Republic of Kazakhstan “On Banks and Banking Activity in the Republic of Kazakhstan,” for the purpose of implementing the mortgage housing loan (mortgage loans) refinancing Program approved by the National Bank of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Upon existing of the mortgage certificate, alteration of the basic obligation and (or) mortgage contract, intending alteration of its content, shall be the basic for alteration and (or) attachment to the mortgage certificate according to the procedure, provided by Article 13-1 of this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Supplemented by Article 9-1 by the Law of the Republic of Kazakhstan dated 26.07.2007 № 311 (shall be enforced upon expiry of ten calendar days after its first official publication); № 49-VI as of 27.02.2017 (shall be enforced ten calendar days after its first official publication); № 168-VІ as of 02.07.2018 (shall be enforced from 01.01.2019); dated 03.07.2020 № 359-VI (shall come into effect ten calendar days after the day of its first official publication); dated 19.06.2024 № 97-VIII (shall enter into force upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Supplemented by Article 9-1 by the Law of the Republic of Kazakhstan dated 26.07.2007 № 311 (shall be enforced upon expiry of ten calendar days after its first official publication); № 49-VI as of 27.02.2017 (shall be enforced ten calendar days after its first official publication); № 168-VІ as of 02.07.2018 (shall be enforced from 01.01.2019); dated 03.07.2020 № 359-VI (shall come into effect ten calendar days after the day of its first official publication); dated 19.06.2024 № 97-VIII (shall enter into force upon expiry of ten calendar days after its first official publication); dated 16.01.2026 № 259-VIII (shall come into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6022,97 +6082,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) a subject of a mortgage shall be a dwelling and (or) land plot with dwelling located on it, being an ensuring under contract on granting a microcredit (credit), concluded by the individual with microfinance organization (credit cooperative).</w:t>
+      5) the subject of the mortgage is a dwelling and/or a land plot with a dwelling located on it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In specified cases of foreclose on the mortgaged property shall be applied only by court decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 24 is in the wording of the Law of the Republic of Kazakhstan dated 10.02.2011 № 406-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 26.11.2012 № 57-V (shall be enforced upon expiry of ten calendar days after its first official publication); № 168-VІ as of 02.07.2018 (shall be enforced ten calendar days after its first official publication); № 100 of 31.12.2021 (shall be enacted ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 24 is in the wording of the Law of the Republic of Kazakhstan dated 10.02.2011 № 406-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 26.11.2012 № 57-V (shall be enforced upon expiry of ten calendar days after its first official publication); № 168-VІ as of 02.07.2018 (shall be enforced ten calendar days after its first official publication); № 100 of 31.12.2021 (shall be enacted ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (effective sixty calendar days after the date of its first official publication); dated 16.01.2026 № 259-VIII (shall come into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8856,55 +8916,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>