--- v0 (2025-10-29)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1c54a6d" w14:textId="1c54a6d">
+    <w:p w14:paraId="a7f2e94" w14:textId="a7f2e94">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1682,123 +1682,393 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) implementation, in accordance with the Law and other laws of the Republic of Kazakhstan, within its competence, of state regulation, control and supervision of the financial market and financial organizations (with the exception of legal entities operating exclusively through exchange offices on the basis of a license from the National Bank of the Republic of Kazakhstan for exchange transactions with cash foreign currency, and legal entities whose exclusive activity is the collection of banknotes, coins and valuables), their branches and affiliates, branches of non-resident banks of the Republic of Kazakhstan, branches of non-resident insurance (reinsurance) organizations of the Republic of Kazakhstan, branches of non-resident insurance brokers of the Republic Kazakhstan, Development Bank of Kazakhstan, Export Credit Agency of Kazakhstan, legal entities operating in the securities market, other securities market entities, issuers of securities, credit bureaus, bank holding companies, banking conglomerates, large bank participants, insurance holding companies, insurance groups, major participants in insurance (reinsurance) organizations, actuaries licensed to carry out actuarial activities in the insurance market, special financial companies, Islamic special financial companies, investment funds, large participants in investment portfolio management, persons possessing the characteristics of a major participant in a bank, insurance (reinsurance) organization, investment portfolio manager, bank holding company, insurance holding company, professional organizations, collection agencies, temporary administrations (temporary administrators), liquidation commissions of banks, insurance (reinsurance) organizations and liquidation commissions of branches of non-resident banks of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) in cases stipulated by the laws of the Republic of Kazakhstan, issue and refusal to issue a permit to open (establish) financial organizations, branches of non-resident banks of the Republic of Kazakhstan, branches of insurance (reinsurance) organizations-non-residents of the Republic of Kazakhstan, branches of insurance brokers-non-residents of the Republic of Kazakhstan, their voluntary reorganization and liquidation, including voluntary reorganization of banking and insurance holdings, voluntary termination of the activities of branches of non-resident banks of the Republic of Kazakhstan, branches of insurance (reinsurance) organizations-non-residents of the Republic of Kazakhstan, as well as determining the procedure for issuing these permits;</w:t>
-[...17 lines deleted...]
-      3) in cases stipulated by legislative acts of the Republic of Kazakhstan, issuing consent or refusal to issue, revocation of consent for the appointment (election) of senior employees of financial organizations, branches of non-resident banks of the Republic of Kazakhstan, branches of insurance (reinsurance) organizations-non-residents of the Republic of Kazakhstan, branches of insurance brokers-non-residents of the Republic of Kazakhstan, bank holdings, insurance companies companies, determining the procedure for issuing such consent, including criteria for the absence of an impeccable business reputation, documents required for obtaining consent, as well as specifics on the availability of work experience for candidates for management positions with professional qualifications confirmed by international certificates, and a list of such certificates;</w:t>
+      2) in cases stipulated by the laws of the Republic of Kazakhstan, the issuance and refusal to issue a permit to open (create) financial institutions, branches of banks that are non-residents of the Republic of Kazakhstan, branches of insurance (reinsurance) organizations that are non-residents of the Republic of Kazakhstan, branches of insurance brokers that are non-residents of the Republic of Kazakhstan, their voluntary reorganization and liquidation, including the voluntary reorganization of banking and insurance holdings, voluntary termination of the activities of branches of banks that are non-residents of the Republic of Kazakhstan, branches of insurance (reinsurance) organizations that are non-residents of the Republic of Kazakhstan, revocation of a permit to open a branch of a bank that is non-resident of the Republic of Kazakhstan, as well as determining:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the procedure for issuing a permit to open a bank or a branch of a non-resident bank of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the procedure for issuing a permit for the voluntary reorganization of a bank (bank holding company) or refusal to issue a permit, issuing a permit for the conversion of a bank into an Islamic bank and refusal to issue a permit, issuing a permit for the voluntary liquidation of banks, issuing a permit for the voluntary termination of the activities of a branch of a bank - a non-resident of the Republic of Kazakhstan, as well as the return of deposits of individuals, their transfer to another bank or branch of a bank - a non-resident of the Republic of Kazakhstan, which are participants in the mandatory deposit guarantee system;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the procedure and conditions for issuing a permit to establish an insurance (reinsurance) organization, as well as requirements for the content of documents;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the procedure for issuing a permit to open a branch of an insurance (reinsurance) organization that is a non-resident of the Republic of Kazakhstan, a branch of an insurance broker that is a non-resident of the Republic of Kazakhstan, as well as requirements for the content of a business plan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the procedure for issuing permits for the voluntary liquidation of insurance (reinsurance) organizations, voluntary termination of the activities of branches of insurance (reinsurance) organizations - non-residents of the Republic of Kazakhstan or refusal to issue such permits;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) in cases stipulated by legislative acts of the Republic of Kazakhstan, issuance of consent or refusal to issue, revocation of consent to the appointment (election) of executives of financial organizations, branches of banks - non-residents of the Republic of Kazakhstan, branches of insurance (reinsurance) organizations - non-residents of the Republic of Kazakhstan, branches of insurance brokers - non-residents of the Republic of Kazakhstan, bank holdings, insurance holdings, as well as determination:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the procedure for issuing consent to the appointment (election) of a senior employee of a bank, bank holding company, or branch of a bank that is a non-resident of the Republic of Kazakhstan, including criteria for the absence of an impeccable business reputation and documents required to obtain consent;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      features regarding the availability of work experience for candidates with professional qualifications confirmed by international certificates, and a list of such certificates;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the procedure for issuing consent from the authorized body for regulation, control and supervision of the financial market and financial organizations for the appointment (election) of an executive employee of an insurance (reinsurance) organization, a branch of an insurance (reinsurance) organization - a non-resident of the Republic of Kazakhstan, an insurance holding company, an insurance broker, a branch of an insurance broker - a non-resident of the Republic of Kazakhstan, the Insurance Payments Guarantee Fund, including the criteria for the absence of an impeccable business reputation and the documents required to obtain consent;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the procedure for issuing consent from the authorized body for regulation, control and supervision of the financial market and financial organizations for the appointment (election) of a manager of the applicant (licensee), a unified accumulative pension fund, a voluntary accumulative pension fund, including criteria for the absence of an impeccable business reputation and documents required to obtain consent;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) maintaining a register of valid consents for the appointment (election) of senior employees of banks, insurance (reinsurance) organizations, insurance brokers, branches of non-resident banks of the Republic of Kazakhstan, branches of non-resident insurance (reinsurance) organizations of the Republic of Kazakhstan, branches of non-resident insurance brokers of the Republic of Kazakhstan, unified accumulative pension fund, voluntary accumulative pension funds, legal entities applying for a license or holding licenses to operate on the securities market, the central securities depository and the unified operator, banking and insurance holdings, and the Insurance Payment Guarantee Fund joint-stock Company;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) licensing activities in the financial sector and activities related to the concentration of financial resources within the scope of competence, determining the procedure for licensing activities in the financial sector and activities related to the concentration of financial resources within the scope of competence;</w:t>
-[...17 lines deleted...]
-      5) exercising control and supervision over compliance by financial organizations, branches of non-resident banks of the Republic of Kazakhstan, branches of non-resident insurance (reinsurance) organizations of the Republic of Kazakhstan, branches of non-resident insurance brokers of the Republic of Kazakhstan and the Development Bank of Kazakhstan with the procedure for automating accounting;</w:t>
+      4) implementation of licensing of activities in the financial sphere and activities related to the concentration of financial resources, within the limits of competence, determination of the procedure for licensing of activities in the financial sphere and activities related to the concentration of financial resources, within the limits of competence, including determination of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the procedure for licensing banks, branches of banks - non-residents of the Republic of Kazakhstan to conduct banking and other operations provided for by the banking legislation of the Republic of Kazakhstan, licensing for conducting banking and other operations carried out by Islamic banks, branches of Islamic banks - non-residents of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the procedure for issuing a license for the right to carry out actuarial activities in the insurance market;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the procedure for licensing insurance (reinsurance) activities and the activities of an insurance broker, as well as requirements for the content of documents;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the procedure for issuing, suspending and revoking licenses for carrying out types of professional activities in the securities market;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the procedure for licensing microfinance activities, qualification requirements for carrying out microfinance activities and a list of documents confirming compliance with them;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) implementation of control and supervision over compliance by banks and branches of banks that are non-residents of the Republic of Kazakhstan with macroprudential standards and limits;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-2) in accordance with the banking legislation of the Republic of Kazakhstan, taking measures to hold banks and (or) bank holding companies or their officials and (or) major participants in banks, as well as branches of banks that are non-residents of the Republic of Kazakhstan, liable for violation by banks, branches of banks that are non-residents of the Republic of Kazakhstan of macroprudential standards and limits;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) audit of the activities of financial organizations and other persons specified in paragraph 1 of Article 15-1 of the Law, in cases and within the limits provided for by the laws of the Republic of Kazakhstan, including with the involvement of the National Bank of the Republic of Kazakhstan and an audit organization;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1970,51 +2240,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) determination of the principles and methods of regulation of the insurance market, the procedure for organizing control and supervision of insurance activities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) determination of the procedure for issuing and refusing to issue consent for individuals and legal entities to acquire the status of a major participant in an insurance (reinsurance) organization and insurance holding, permission to create and acquire a subsidiary organization by an insurance (reinsurance) organization and insurance holding, as well as permission for insurance (reinsurance) organizations and insurance holdings to acquire a significant participation in an insurance (reinsurance) organization capital of legal entities, the issue of the specified consents and permits or refusal to issue them, the procedure for revoking the permission to create or acquire a subsidiary, or significant participation in the capital of organizations;</w:t>
+      16) issuance and refusal to issue consent to the acquisition of the status of a major participant in an insurance (reinsurance) organization and insurance holding company, permission to create and acquire a subsidiary by an insurance (reinsurance) organization and insurance holding company, as well as permission for the acquisition by insurance (reinsurance) organizations and insurance holding companies of a significant stake in the capital of legal entities, as well as determination of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the procedure for issuing and revoking consent to acquire the status of a major participant in an insurance (reinsurance) organization or insurance holding company, and requirements for documents submitted to obtain the said consent;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the procedure for issuing permission to an insurance (reinsurance) organization or insurance holding company to establish or acquire a subsidiary, or to hold a significant participation in the capital of organizations, or to revoke permission to establish or acquire a subsidiary, or to hold a significant participation in the capital of organizations; requirements for documents necessary to obtain permission to establish or acquire a subsidiary, as well as requirements for the content of an application for an insurance (reinsurance) organization and (or) insurance holding company to obtain permission for a significant participation in the capital of organizations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-1) issuance, revocation of consent to acquire the status of a major participant in an investment portfolio manager, determination of the rules for issuing, revocation of consent to acquire the status of a major participant in an investment portfolio manager, requirements for documents submitted to obtain the said consent;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-2) coordination of requirements for the formation, methodology for calculating insurance reserves under insurance and reinsurance contracts concluded by the Export Credit Agency of Kazakhstan, their structure, developed and approved by the authorized body in the field of regulation of trade activities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) establishing requirements for the formation of insurance reserves by insurance (reinsurance) organizations, branches of insurance (reinsurance) organizations that are non-residents of the Republic of Kazakhstan, the methodology for calculating insurance reserves and their structure; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2096,51 +2438,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) determination of the procedure for accounting by an insurance (reinsurance) organization, a branch of an insurance (reinsurance) organization-a non-resident of the Republic of Kazakhstan of insurance and reinsurance contracts, including those executed by an insurance (reinsurance) organization, a branch of an insurance (reinsurance) organization-a non-resident of the Republic of Kazakhstan in violation of the terms established (by contracts or legislation of the Republic of Kazakhstan);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) maintaining the register of insurance (reinsurance) organizations, insurance brokers, branches of non-resident insurance (reinsurance) organizations of the Republic of Kazakhstan, branches of non-resident insurance brokers of the Republic of Kazakhstan, actuaries;</w:t>
+      23) maintaining a register of insurance (reinsurance) organizations, insurance brokers, branches of insurance (reinsurance) organizations – non-residents of the Republic of Kazakhstan, branches of insurance brokers – non-residents of the Republic of Kazakhstan, actuaries, mutual insurance societies;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) adoption, in cases established by the laws of the Republic of Kazakhstan, of a decision to revoke the license for the right to carry out insurance (reinsurance) activities and appoint a temporary administration (temporary administrator) of an insurance (reinsurance) organization, a branch of an insurance (reinsurance) organization that is a non-resident of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2168,141 +2510,177 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) determination of the procedure for compulsory collective guarantee of insurance payments by types of compulsory insurance;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) determining the procedure for forming a risk management and internal control system for insurance (reinsurance) organizations and insurance groups;</w:t>
-[...17 lines deleted...]
-      28) determining the procedure and specifics of transferring the insurance portfolio;</w:t>
+      27) determination of the procedure for the formation of a risk management and internal control system for insurance (reinsurance) organizations, branches of insurance (reinsurance) organizations – non-residents of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27-1) establishing requirements for the risk management and internal control system of the insurance group;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) determination of the procedure for transferring the insurance portfolio of an insurance (reinsurance) organization, as well as the specifics of transferring the insurance portfolio in the event of revocation of the license of an insurance (reinsurance) organization, transferring the insurance portfolio of a branch of an insurance (reinsurance) organization that is a non-resident of the Republic of Kazakhstan, as well as the specifics of transferring the insurance portfolio in the event of revocation of the license of a branch of an insurance (reinsurance) organization that is a non-resident of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) establishing requirements for the minimum size of the authorized and equity capital of an insurance broker, ensuring control over their compliance;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      29-1) determination of the procedure for the formation of assets of a branch of an insurance broker – a non-resident of the Republic of Kazakhstan, accepted as a reserve, and their minimum size;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       30) determining the conditions and procedure for carrying out the activities of an insurance broker;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) analysis, assessment and control of the financial stability and solvency of an insurance (reinsurance) organization;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32) submission of requirements to methods of assessment and principles of calculation of insurance rates by classes (types) of insurance of insurance (reinsurance) organizations;</w:t>
+      32) presentation of requirements for assessment methods and principles of calculating insurance rates by classes (types) of insurance of insurance (reinsurance) organizations, approval of instructions on requirements for assessment methods and principles of calculating insurance rates by classes (types) of insurance of insurance (reinsurance) organizations, branches of insurance (reinsurance) organizations - non-residents of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) determination of the procedure for calculating coefficients that characterize loss-making (loss-making coefficient, cost coefficient, combined coefficient) an insurance (reinsurance) organization;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2330,51 +2708,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33-2) determination of the procedure for calculating and applying the coefficient under the bonus-malus system for calculating the insurance premium for mandatory civil liability insurance of vehicle owners;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33-3) determination of the procedure for calculating correction coefficients to the coefficients on  the vehicle registration territory to calculate the insurance premium on compulsory civil liability insurance of vehicle owners;</w:t>
+      33-3) determination of the procedure for calculating correction coefficients to the coefficients on the vehicle registration territory to calculate the insurance premium on compulsory civil liability insurance of vehicle owners;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) establishing requirements for the organization's activities related to the formation and maintenance of a unified insurance database (hereinafter referred to as the database), including requirements for:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2690,51 +3068,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42-6) approval of the action plan for changing the insurance industry;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      42-7) determination of the procedure, conditions and terms of the simplified procedure for the settlement of insured events, the maximum size of the insurance amount for each individual insured event, as well as the form of the declaration on  simplified procedure for the settlement of an insured event and the requirements for the preparation of documents and information attached to it;</w:t>
+      42-7) determination of the procedure, conditions and terms of the simplified procedure for the settlement of insured events, the maximum size of the insurance amount for each individual insured event, as well as the form of the declaration on simplified procedure for the settlement of an insured event and the requirements for the preparation of documents and information attached to it;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42-8) approval of the methodology for calculating the amount of mandatory contributions, the procedure and terms for payment of mandatory contributions by insurance organizations to the office of the Insurance Ombudsman;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2744,69 +3122,375 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42-9) election to the position of insurance Ombudsman from among at least three candidates recommended for election by the Council of representatives of the insurance Ombudsman who meet the requirements established by Article 88 of the Law of the Republic of Kazakhstan "On Insurance Activities", early termination of the powers of the insurance Ombudsman in case of systematic (three or more times during the last twelve months) violations in their activities requirements of the legislation of the Republic of Kazakhstan on insurance and insurance activities and (or) internal rules of the insurance ombudsman;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      42-10) determination of the factor (s) affecting (affecting) the deterioration of the financial position of the insurance (reinsurance) organization, insurance group, which may (may) appear in the event of payment of dividends on ordinary and (or) preferred shares (shares of participation in the authorized capital) of the insurance (reinsurance) organization, insurance company, etc. holding company;</w:t>
-[...17 lines deleted...]
-      43) adoption of regulatory legal acts regulating the activities of the Insurance Payment Guarantee Fund and insurance organizations-participants, including those regulating the procedure for making guarantee payments;</w:t>
+      42-10) establishing factors influencing the deterioration of the financial position of an insurance (reinsurance) organization, insurance group and branch of an insurance (reinsurance) organization - non-resident of the Republic of Kazakhstan, establishing the procedure for approving an action plan providing for early response measures, and the methodology for determining factors influencing the deterioration of the financial position of an insurance (reinsurance) organization (insurance group) and branch of an insurance (reinsurance) organization - non-resident of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42-11) establishing a standard for recognizing a major insurance (reinsurance) transaction;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42-12) establishment of a minimum mandatory training program for actuaries;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42-13) establishment of a list of international associations of actuaries and requirements for them;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42-14) establishing requirements for the content and procedure for providing a mandatory actuarial opinion;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42-15) establishing requirements for confirmation of the qualifications of an actuary;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42-16) establishing the procedure and timeframes for engaging an independent actuary to verify the activities of an actuary on the staff of an insurance (reinsurance) organization, and sending by an independent actuary the results of the verification of the reliability of calculations performed by an actuary on the staff of an insurance (reinsurance) organization;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42-17) establishing the procedure for testing knowledge of the legislation of the Republic of Kazakhstan on insurance and insurance activities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42-18) establishing requirements for the implementation of insurance activities by an insurance organization, including in relations with participants in the insurance market, the agency agreement concluded between the insurance organization and the insurance agent, and the powers of the insurance agent to carry out intermediary activities in the insurance market; as well as a minimum training program for insurance agents and requirements for the procedure for conducting training;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42-19) determination of the procedure for maintaining the register of prohibited insurance (reinsurance) organizations – non-residents of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42-20) approval of requirements for the procedure for conducting an internal audit of an insurance (reinsurance) organization, a branch of an insurance (reinsurance) organization – a non-resident of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42-21) approval of instructions on measures to support prudential standards by an insurance holding company, as well as a major participant in an insurance (reinsurance) organization - an individual who owns directly or indirectly more than twenty-five percent of the voting (excluding preferred) shares of an insurance (reinsurance) organization;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42-22) establishment, in agreement with the authorized body for managing archives and documentation, of a list of documents subject to mandatory storage, the procedure and terms for their storage by professional participants in the insurance market, insurance agents engaged in entrepreneurial activities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42-23) establishing the amount of the value of a transaction or a set of transactions of an insurance (reinsurance) organization (over the last twelve months) with a person connected with the insurance (reinsurance) organization by special relations, additional criteria for classifying transactions as transactions with preferential conditions, signs of connection of an individual or legal entity with the insurance (reinsurance) organization by special relations, other persons not recognized as persons connected with the insurance (reinsurance) organization by special relations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42-24) approval of requirements for the assessment and structure of insurance liabilities in accordance with international financial reporting standards and automation of their assessment, the methodology for assessing insurance liabilities, the procedure and timing of its approval;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) adoption of regulatory legal acts governing the activities of the Insurance Payments Guarantee Fund and participating insurance organizations, including the definition of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the procedure and timeframes for coordinating decisions taken by the general meeting of shareholders and the board of directors of the Insurance Payments Guarantee Fund, in respect of which the right of veto has been established;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the procedure and conditions for making guarantee payments and other payments by the Insurance Payments Guarantee Fund;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      requirements for the risk management and internal control system in the Insurance Payments Guarantee Fund;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) approval of the contract of participation in the system of guaranteeing insurance payments, the terms of which are standard for all insurance organizations-participants;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2826,83 +3510,101 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      46) Excluded by Decree of the President of the Republic of Kazakhstan № 972 dated 09.08.2022 (shall be enforced from 12.09.2022).</w:t>
+        <w:t>      46) Excluded by Decree of the President of the Republic of Kazakhstan № 972 dated 09.08.2022 (shall be enforced from 12.09.2022);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      47) approval of the methodology for calculating the rate of mandatory and additional contributions and contingent liabilities, the procedure and terms for payment of mandatory, initial one-time, additional and extraordinary contributions, the procedure for forming and accounting for contingent liabilities by insurance organizations participating in the Insurance Payment Guarantee Fund;</w:t>
+      47) approval of the methodology for calculating the rate of mandatory, additional contributions and contingent liabilities, the procedure and terms for paying mandatory, initial one-time, additional and extraordinary contributions, the procedure for forming and accounting for contingent liabilities by insurance organizations, branches of insurance organizations - non-residents of the Republic of Kazakhstan, which are participants in the Insurance Payments Guarantee Fund;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47-1) establishing the amount of the initial one-time contribution to be paid by insurance organizations – participants in the Insurance Payments Guarantee Fund;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) approval of the rate of mandatory and additional contributions, as well as conditional obligations of insurance organizations-participants for each calendar year, payable by insurance organizations-participants to the Insurance Payment Guarantee Fund, established by the Board of Directors of the Insurance Payment Guarantee Fund;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3056,50 +3758,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51-6) determination of the conditions and procedure for the transfer by a branch of a non-resident insurance organization of the Republic of Kazakhstan of the assets formed from part of the insurance premiums (insurance contributions) received from policyholders for investment purposes, and income (expenses) received (incurred) from their investment, to the investment management of a non-resident insurance organization of the Republic of Kazakhstan, licensed to carry out investment portfolio management activities on the securities market of the state whose resident is a non-resident insurance company of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      51-7) establishing the procedure and amounts of investment of assets of mutual insurance companies, requirements for the formation, methods of calculating insurance reserves of mutual insurance companies and their structure;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       52) determination of priorities in the field of formation and development of the securities market in coordination with the Government of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) implementation of the state policy on ensuring the functioning of the securities market in the Republic of Kazakhstan and forming the infrastructure of the national securities market, protecting the rights and interests of investors in the securities market;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3128,50 +3848,86 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) establishing conditions and procedures for state registration of issues of securities, including derivative securities, consideration of reports on the results of their placement, reports on the results of placement or redemption of Islamic securities and derivative securities, as well as their cancellation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      55-1) establishing the procedure for state registration of the issue of Islamic securities, review of reports on the results of their placement and redemption, as well as their cancellation, preparation and execution of the prospectus for the issue of Islamic securities, amendments and (or) additions to the prospectus for the issue of Islamic securities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-2) establishing the forms and terms of notification of the results of the placement of issue securities and (or) derivative securities, the underlying asset of which are these securities, on the territory of a foreign state, as well as notification of the results of the placement of depositary receipts or other securities, the underlying asset of which are issue securities of organizations - residents of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       56) implementation of state registration of issues of non-state equity securities, Islamic securities, and derivative securities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57) review and approve reports on the results of placement of shares, reports on the exchange of outstanding shares of a joint-stock company of one type for shares of this joint-stock company of another type, reports on the results of placement or redemption of Islamic securities and derivative securities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3200,105 +3956,393 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59) determination of the terms and procedure for the issue, placement, circulation and redemption of securities, including derivative securities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      59-1) determining the procedure for state registration of the issue of authorized shares, registration of amendments and (or) additions to the prospectus for the issue of shares, approval of the report on the results of the placement of shares of a joint-stock company, the report on the exchange of placed shares of a joint-stock company of one type for shares of the same joint-stock company of another type, cancellation of the issue of authorized shares;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59-2) approval of requirements for documents for state registration of the issue of declared shares, registration of amendments and (or) additions to the prospectus of the issue of shares, approval of the report on the results of the placement of shares of a joint-stock company, a report on the exchange of placed shares of a joint-stock company of one type for shares of the same joint-stock company of another type;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59-3) approval of the list of documents for cancellation of the issue of declared shares and requirements for them;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59-4) approval of the rules for drafting and formalizing a prospectus for the issue of shares, amendments and (or) additions to the prospectus for the issue of shares, a report on the results of the placement of shares of a joint-stock company, a report on the exchange of placed shares of a joint-stock company of one type for shares of the same joint-stock company of another type;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59-5) approval of the procedure for state registration of the issue of non-government bonds (bond program), registration of amendments and (or) additions to the prospectus for the issue of non-government bonds (bond program prospectus), private memorandum, cancellation of the issue of non-government bonds;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59-6) approval of requirements for documents for state registration of the issue of non-government bonds (bond program), registration of amendments and (or) additions to the prospectus for the issue of non-government bonds (bond program prospectus), private memorandum;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59-7) approval of the list of documents for cancellation of the issue of non-government bonds and requirements for them;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59-8) approval of the rules for drafting and executing a prospectus for the issue of non-government bonds (a bond program prospectus), amendments and (or) additions to the prospectus for the issue of non-government bonds (a bond program prospectus);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       60) determining the conditions and procedure for suspending and resuming the placement and circulation of securities and derivative securities, suspending and resuming the placement and circulation of non-state equity securities and derivative securities, canceling issues of non-state equity securities and derivative securities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61) maintaining the State Register of Securities, the electronic register of the licensor and the register of permits to carry out activities on the securities market;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      62) establishing the minimum size of the authorized capital of professional participants in the securities market, the procedure for its formation and composition;</w:t>
-[...17 lines deleted...]
-      63) establishing conditions and procedures for professional activity in the securities market, including requirements for the conditions and procedures for performing operations with securities and (or) derivative financial instruments, and accounting for these transactions;</w:t>
+      62) establishing the minimum size of the authorized capital of the applicant (licensee);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) establishing the conditions and procedures for carrying out professional activities in the securities market, including requirements for the conditions and procedures for conducting transactions with securities and (or) derivative financial instruments, accounting for these transactions, determining:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      conditions and procedures for carrying out transfer agency activities in the securities market;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the procedure for carrying out custodial activities in the securities market;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the procedure for carrying out the activities of an organization engaged in trading in securities and other financial instruments;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the procedure for carrying out brokerage and (or) dealer activities in the securities market, the procedure for conducting banking operations by a broker and (or) dealer;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      conditions and procedures for implementing investment portfolio management activities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      conditions and procedures for the implementation of activities of the central depository;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the procedure for carrying out activities related to maintaining the system of registers of securities holders;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      conditions and procedures for carrying out clearing activities on transactions with financial instruments;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64) establishing the procedure for investment by the investment portfolio manager and institutional investors;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3326,50 +4370,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66) establishing the procedure for carrying out the activities of securities trading organizers and professional organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      66-1) establishing requirements for the organizational structure of the stock exchange, for the composition of the listing commission of the stock exchange, the procedure for carrying out the activities of the structural division of the stock exchange that carries out activities to supervise transactions carried out in the trading system of the stock exchange;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       67) exercising control over manipulation of prices (exchange rates) of securities and other financial instruments, including derivatives of securities and foreign currencies, entering into transactions on the securities market using insider information or information constituting official, commercial, banking or other legally protected secret;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68) implementation of regulation and control of the functioning of investment funds in accordance with the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3380,50 +4442,86 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69) establishing requirements for the existence of a risk management system for professional participants in the securities market;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      69-1) establishing requirements for the risk management system of a clearing organization, the conditions and procedures for monitoring, control and risk management in a clearing organization;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69-2) establishing requirements for the central counterparty risk management system, conditions and procedures for monitoring, control and management of central counterparty risks;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       70) determination of the types and requirements for mass media that can be used to publish information on the activities of securities market entities that are subject to mandatory publication in accordance with the Law of the Republic of Kazakhstan "On the Securities Market" and other laws of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71) recognition of activities in the securities market as professional;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3488,51 +4586,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74-1) approval of the list of foreign professional organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      74-2) disclosure of information contained in the terms of issue of equity securities and in private bond memoranda, on  approval of the report on the results of  placement of shares, on annulment of  shares  issue, as well as determination of  the procedure and conditions for its disclosure;</w:t>
+      74-2) disclosure of information contained in the terms of issue of equity securities and in private bond memoranda, on approval of the report on the results of placement of shares, on annulment of shares  issue, as well as determination of  the procedure and conditions for its disclosure;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74-3) establishing the procedure and conditions for recognizing individuals as qualified investors by organizations engaged in brokerage and (or) dealer activities on the securities market, as well as the specifics of providing services to individuals who are not qualified investors by organizations engaged in brokerage and (or) dealer activities on the securities market;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3560,51 +4658,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74-5) establishing the procedure and time limits for notifying the Agency by the central securities depository of the issuer's repayment of non-government bonds;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      74-6) establishing the procedure for providing an investment recommendation to an individual investor;</w:t>
+      74-6) determining the procedure for providing investment recommendations to an individual investor, establishing qualification requirements for an employee of an organization carrying out brokerage and (or) dealer activities in the securities market and (or) investment portfolio management activities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74-7) establishing requirements for the composition of the listing commission;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3632,51 +4730,411 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74-9) determination of the procedure for distribution of investment income from the management of assets transferred to trust management and accounted for in an account opened with the central securities depository for accounting for unclaimed money;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      74-10) establishing the procedure and conditions for recognizing actions of a securities market entity and other persons as committed for the purpose of manipulating the securities market;</w:t>
+      74-10) determining the procedure and conditions for recognizing the actions of a securities market entity and other persons as committed for the purpose of manipulating the securities market, establishing the procedure for the creation and operation of an expert committee, as well as its quantitative composition;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74-11) determination of the procedure for opening, maintaining and closing a personal account of a foreign accounting organization in the accounting system of the central depository;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74-12) establishing the conditions and rules for the implementation of the activities of a payment agent;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74-13) establishing the procedure for the performance by the representative of bondholders of their functions and duties, requirements for the content of the agreement on representing the interests of bondholders concluded between the issuer and the representative of bondholders, the procedure and cases of early termination of the powers of the representative of bondholders, as well as the deadlines for providing information to the authorized body for regulation, control and supervision of the financial market and financial organizations in accordance with subparagraph 5) of paragraph 1 of Article 20 of the Law of the Republic of Kazakhstan "On the Securities Market";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74-14) establishing a list of financial instruments permitted for acquisition only using funds from qualified investors;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74-15) establishing requirements for foreign legal entities, as well as participants of the Astana International Financial Center, for membership on the stock exchange;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74-16) establishing the conditions and procedures for combining types of professional activity in the securities market;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74-17) establishing requirements for software and hardware and other equipment necessary for carrying out activities in the securities market;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74-18) establishing requirements for the content of the agreement on representing the interests of holders of Islamic securities, concluded between the issuer and the representative of holders of Islamic securities, the procedure and cases of early termination of the powers of the representative of holders of Islamic securities, as well as the procedure for the performance by the representative of holders of Islamic securities of his functions and duties;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74-19) establishing the procedure and timeframes for registering transactions with issue-grade securities, as well as the assignment of rights of claim for the obligations of issuers on issue-grade securities in the nominee holding accounting system and the system of registers of securities holders, providing an extract from the personal account of a registered person in the accounting system of the central depository and (or) the nominee holding accounting system and providing information by a nominee holder on clients whose securities are in its nominee holding, at the request of the central depository and the issuer;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74-20) determination of measures taken by a major participant in the investment portfolio manager, a person possessing the characteristics of a major participant in the investment portfolio manager, to maintain the capital adequacy ratios and (or) the liquidity ratio of the investment portfolio manager;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74-21) establishing the procedure for disclosure of information by the issuer, requirements for the content of information subject to disclosure by the issuer, as well as the timeframes for disclosure of information by the issuer on the Internet resource of the financial reporting depository;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74-22) determination of the procedure for the formation of the State Register of Issued Securities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74-23) establishing factors influencing the deterioration of the financial position of organizations engaged in brokerage and (or) dealer activities in the securities market and (or) investment portfolio management activities, as well as establishing the procedure for approving an action plan providing for early response measures, and a methodology for determining factors influencing the deterioration of the financial position of organizations engaged in brokerage and (or) dealer activities in the securities market and (or) investment portfolio management activities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74-24) establishing the procedure and conditions for disclosure of information relating to the activities of the issuer and which is not publicly available;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74-25) development and approval of regulatory legal acts establishing a list of financial instruments that may be included in the assets of endowment funds (target capital), as well as rules for their management by management companies (fiduciaries);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74-26) development and approval of rules for calculating and determining the value of net assets and assets of an endowment fund (target capital);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74-27) establishing the total amount of investments from the assets of the endowment fund (target capital) in financial instruments (except for money) issued (provided) by one person and affiliated persons of the target capital fund;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74-28) exercising control and supervision over compliance with the requirements of the Law of the Republic of Kazakhstan "On endowment funds and endowment funds (endowment capital)" and regulatory legal acts establishing the list of financial instruments that may be included in the assets of endowment funds (endowment capital), as well as the rules for their management by management companies (fiduciaries) and the rules for calculating the value of net assets and assets of an endowment fund (endowment capital);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74-29) within the limits of its competence, filing a claim in court for the dissolution of an endowment fund (target capital) in accordance with the procedure established by the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74-30) sending mandatory instructions to management companies (fiduciaries) in the event of incorrectly applied valuation methods or incorrectly calculated values of net assets and assets of an endowment fund (target capital);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75) establishing the procedure for keeping records of pension savings at the expense of mandatory pension contributions, mandatory professional pension contributions on individual pension accounts of depositors (recipients);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3704,51 +5162,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76-1) establishing the procedure for transferring pension assets and liabilities of the merging voluntary accumulative pension fund under pension agreements at the expense of voluntary pension contributions to the reorganized voluntary accumulative pension fund;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      77) determining the procedure for forming the risk management and internal control system;</w:t>
+      77) determination of the procedure for the formation of a risk management and internal control system for professional participants in the securities market, including proportionally depending on the risks assumed by the professional participant in the securities market;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78) development and approval of rules for the implementation of the activities of the unified accumulative pension fund and (or) voluntary accumulative pension funds;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3776,50 +5234,194 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78-2) exercising control over the procedure of keeping records of target claims, target savings and target assets by the unified accumulative pension fund;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      78-3) determination of the procedure for accounting for contingent pension liabilities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78-4) determination of the procedure for the formation of contingent pension liabilities, including the formation and use of reserve funds, the methods of their calculation and structure;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78-5) establishing the procedure for accounting and valuation of pension assets;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78-6) determination of the procedure for concluding and the standard form of an agreement on pension provision through voluntary pension contributions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78-7) establishing the procedure and conditions for attracting voluntary pension contributions by voluntary accumulative pension funds;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78-8) establishing requirements for automated information systems for accounting of pension assets and savings;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78-9) establishing a list of documents subject to storage and the periods for their storage in a single accumulative pension fund and voluntary accumulative pension funds;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78-10) establishing the procedure for the formation of a risk management and internal control system for a unified accumulative pension fund and voluntary accumulative pension funds;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       79) development and approval of requirements for investment portfolio managers to whom pension assets can be transferred to trust management in accordance with Article 37 of the Social Code of the Republic of Kazakhstan, as well as the list of financial instruments allowed for acquisition at the expense of these pension assets;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80) maintaining and posting on the Agency's Internet resource a register of investment portfolio managers who meet the requirements for managing pension assets;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3830,51 +5432,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81) development and approval of rules for collecting commission fees by the unified accumulative pension fund;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      82) approval of a standard pension annuity agreement, establishment of  methodology for calculating the insurance premium and insurance payment from an insurance organization under a pension annuity agreement, permissible level of expenses of an insurance organization for conducting business under concluded pension annuity agreements, as well as  indexation rate of the insurance payment;</w:t>
+      82) approval of a standard pension annuity agreement, establishment of methodology for calculating the insurance premium and insurance payment from an insurance organization under a pension annuity agreement, permissible level of expenses of an insurance organization for conducting business under concluded pension annuity agreements, as well as indexation rate of the insurance payment;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       82-1) approval of a standard contract for compulsory insurance of an employee against accidents during the performance of his labor (official) duties; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4010,51 +5612,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84-1) development and approval of rules for concluding a pension annuity agreement with an insurance company and transferring pension savings (redemption amount) to an insurance company, a single accumulative pension fund under a pension annuity agreement;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      84-2) determining the procedure of information exchange at conclusion and termination of the  pension annuity agreement, making changes and (or) additions to existing pension annuity agreements between the unified accumulative pension fund and an insurance organization, between one insurance organization and another insurance organization;</w:t>
+      84-2) determining the procedure of information exchange at conclusion and termination of the pension annuity agreement, making changes and (or) additions to existing pension annuity agreements between the unified accumulative pension fund and an insurance organization, between one insurance organization and another insurance organization;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84-3) determining the procedure and timing for the insurance organization to exchange data on concluded pension annuity agreements with the organization for the formation and maintenance of an insurance database;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4064,51 +5666,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85) a requirement to conduct an audit of other information of a bank, an insurance (reinsurance) organization, a branch of a non-resident bank of the Republic of Kazakhstan, a branch of an insurance (reinsurance) organization-a non-resident of the Republic of Kazakhstan, a professional participant in the securities market;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      86) establishing, in coordination with the authorized state body that carries out state regulation in the field of auditing and controls the activities of audit and professional audit organizations, a list of issues to be checked as part of the audit of other information, requirements for the content, terms of submission by the audit organization of an audit report on the audit of other information, requirements for auditors in the audit organization other information used for the audit;</w:t>
+      86) establishment, in agreement with the authorized state body implementing state regulation in the field of auditing activities and control over the activities of audit and professional audit organizations, of a list of issues subject to verification within the framework of an audit of other information, requirements for the content, deadlines for the submission by the audit organization of an audit report on the audit of other information, requirements for auditors within the audit organization involved in the audit of other information;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86-1) establishing minimum requirements for ensuring information security in the financial market;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87) determination of the procedure for assessing the level of protection from information security threats of financial organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4226,87 +5846,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92) implementation of measures aimed at preventing illegal activities in the financial market;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      93) in cases stipulated by the laws of the Republic of Kazakhstan, issuing and refusing to issue consent for individuals and legal entities to acquire the status of a major participant in a bank and bank holding company, permission to establish and acquire a subsidiary organization by banks and bank holdings, as well as permission for banks and bank holdings to acquire a significant participation in the capital of legal entities, issues or refuses to issue the specified consents and permits;</w:t>
+      93) in cases stipulated by the laws of the Republic of Kazakhstan, the issuance and refusal to issue consent for the acquisition by individuals and legal entities of the status of a major participant in a bank and a bank holding company, permission for the creation and acquisition by banks and bank holding companies of a subsidiary, as well as permission for the acquisition by banks and bank holding companies of a significant participation in the capital of legal entities, the issuance or refusal to issue the said consents and permits, as well as determining the procedure for issuing, revoking consent to acquire the status of a major participant in a bank, a bank holding company and the requirements for the documents submitted to obtain the said consent;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93-1) establishing the case of the possibility of one person, independently or jointly with one or more persons, determining the decisions of a legal entity in another way;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94) establishing requirements for the formation of reserve capital of banks;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      95) establishing the procedure for classifying assets and contingent liabilities and creating provisions against them for banks (with the exception of a bank that is a national development institute, the controlling stake of which belongs to the national management holding), branches of non-resident banks of the Republic of Kazakhstan and organizations performing certain types of banking operations on the basis of a license to conduct bank loan operations, also, in coordination with the state body that provides tax control over the fulfillment of tax obligations to the state, determining the procedure for assigning assets and contingent liabilities to the category of doubtful and hopeless, as well as forming provisions (reserves) against assets provided by parent banks to subsidiaries;</w:t>
+      95) in agreement with the authorized body exercising management in the area of ensuring the receipt of taxes and other mandatory payments to the budget, determining the procedure for the implementation by banks, except for a bank that is a national development institution, the controlling stake of which belongs to the national management holding, of provisions (reserves), deducting the amount of expenses on provisions (reserves) created in accordance with international financial reporting standards and the requirements of the legislation of the Republic of Kazakhstan on accounting and financial reporting;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95-1) determination of the conditions and procedure for issuing a permit for the right to carry out the activities of the operator of an electronic trading platform for the sale of banking and microfinance assets;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4334,51 +5972,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96) determine the procedure for applying and decide on applying compulsory measures to the bank's affiliates provided for by the laws of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      96-1) determination of the procedure for trading on the electronic trading platform for the sale of banking and microfinance assets;</w:t>
+      96-1) determination of the procedure for conducting auctions on an electronic trading platform for the sale of banking and microfinance assets, including disclosure by auction participants of information regarding the property put up for auction;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97) maintaining the register of banks, branches of non-resident banks of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4406,123 +6044,291 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       99) establishing internal procedures for determining whether banks, bank holdings and banking conglomerates meet the Agency's requirements, taking into account the risks they take;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      100) application to financial organizations and other persons, branches of non-resident banks of the Republic of Kazakhstan, branches of non-resident insurance (reinsurance) organizations of the Republic of Kazakhstan, branches of non-resident insurance brokers of the Republic of Kazakhstan of limited measures of influence, supervisory response measures, including using reasoned judgment, sanctions and other measures provided for by the laws of the Republic of Kazakhstan on issues falling within the Agency's competence, as well as establishing the procedure for applying these measures, the procedure for forming and using a reasoned judgment;</w:t>
-[...35 lines deleted...]
-      100-2) determination of the procedure for extending the deadlines for the execution of a written order applied to the operator of an electronic trading platform for the sale of banking and microfinance assets, or an action plan to eliminate the violations and (or) causes identified, as well as the conditions that contributed to their commission;</w:t>
+      100) application to financial organizations and other persons, branches of banks that are non-residents of the Republic of Kazakhstan, branches of insurance (reinsurance) organizations that are non-residents of the Republic of Kazakhstan, branches of insurance brokers that are non-residents of the Republic of Kazakhstan of limited measures of influence, supervisory response measures, including with the use of reasoned judgment, sanctions and other measures provided for by the laws of the Republic of Kazakhstan, on issues within the competence of the Agency, as well as determination of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the procedure for applying supervisory response measures;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the procedure for applying limited measures of influence to a securities market entity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the procedure and conditions for applying limited measures of influence to the unified accumulative pension fund and voluntary accumulative pension funds;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the procedure for forming and using motivated judgment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      100-1) excluded by the Decree of the President of the Republic of Kazakhstan dated 25.09.2025 № 1007;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100-2) determining the procedure for extending the deadlines for the execution of a written order applied to the operator of an electronic trading platform for the sale of banking and microfinance assets, or an action plan to eliminate the identified violations and (or) the causes, as well as the conditions that contributed to their commission, if it is impossible to eliminate the violation within the timeframe established in the action plan or written order, for reasons beyond the control of the operator of the electronic trading platform for the sale of banking and microfinance assets;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101) drawing up protocols and reviewing cases of administrative offenses, imposing administrative penalties within its competence;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      102) control over the activities of liquidation commissions of financial organizations, branches of non-resident banks of the Republic of Kazakhstan in cases stipulated by legislative acts of the Republic of Kazakhstan, as well as establishing the procedure for liquidating financial organizations, forcibly terminating the activities of branches of non-resident banks, branches of insurance (reinsurance) organizations, requirements for the work of liquidation commissions of these entities;</w:t>
+      102) exercising control over the activities of liquidation commissions of financial institutions, branches of banks - non-residents of the Republic of Kazakhstan in cases stipulated by legislative acts of the Republic of Kazakhstan, as well as establishing the procedure for the liquidation of financial institutions, the forced termination of the activities of branches of non-resident banks, branches of insurance (reinsurance) organizations, requirements for the work of liquidation commissions of the said entities, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      determination of the procedure for the liquidation of banks, the forced termination of the activities of branches of banks - non-residents of the Republic of Kazakhstan and the requirements for the work of liquidation commissions of banks undergoing forced liquidation, forcibly terminating the activities of branches of banks - non-residents of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      determination of the liquidation procedure and requirements for the work of the liquidation commission of a forcibly liquidated insurance (reinsurance) organization;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      establishing the forms, terms and frequency of submission by liquidation commissions of voluntarily and compulsorily liquidated banks, voluntarily and compulsorily terminating the activities of branches of banks - non-residents of the Republic of Kazakhstan, of reports and additional information;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      establishing the forms, terms and frequency of submission of reports and additional information by liquidation commissions of forcibly liquidated insurance (reinsurance) organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102-1) determination of the rules for a voluntary or forced liquidation of a voluntary accumulative pension fund, voluntary return of the license for investment portfolio management with the right to attract voluntary pension contributions, as well as transfer of pension assets and liabilities under pension agreements at the expense of voluntary pension contributions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -4638,51 +6444,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107) performing functions of the branch information security center of the financial market and financial organizations, branches of non - resident banks of the Republic of Kazakhstan, branches of non-resident insurance (reinsurance) organizations of the Republic of Kazakhstan, branches of non-resident insurance brokers of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      107-1) determining the procedure for connection and use by industry organizations of an informatization object for collecting, processing and exchanging information on information security events and incidents;</w:t>
+      107-1) determination of the procedure for connecting and using by financial organizations an information technology facility for collecting, processing and exchanging information on information security events and incidents, used by the industry center for information security of the financial market and financial organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107-2) exercising control and supervision over financial organizations ' compliance with information security requirements within their competence;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4692,51 +6498,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       108) analysis of information on information security incidents of banks, branches of non-resident banks of the Republic of Kazakhstan and organizations engaged in certain types of banking operations, including information on violations and failures in information systems;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      109) determination of the procedure for introducing and abolishing a special regulatory regime, carrying out activities within the framework of a special regulatory regime;</w:t>
+      109-1) approval of a special regulatory regime introduced by the National Bank of the Republic of Kazakhstan in relation to activities related to digital assets and (or) payment services of payment service providers, as provided for in subparagraphs 2) and 3) of paragraph 1 of Article 10 of the Law of the Republic of Kazakhstan "On Payments and Payment Systems";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      109-2) approval of a standard agreement on the implementation of activities within the framework of a special regulatory regime;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      109-3) approval of the selection criteria and procedure for reviewing documents for agreeing on the implementation of activities within the framework of a special regulatory regime;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110) establishing requirements for shares (shares of participation in the authorized capital) of legal entities acquired by banks, subsidiaries of a bank or a bank holding company, as well as the total value of the bank's shares in the authorized capital or shares of legal entities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4746,51 +6588,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111) establishment of a minimum rating for legal entities and countries, the need for which is required in accordance with the legislation of the Republic of Kazakhstan regulating the activities of financial organizations, branches of non-resident banks of the Republic of Kazakhstan, branches of non-resident insurance (reinsurance) organizations of the Republic of Kazakhstan, the list of rating agencies assigning this rating;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      112) setting a limit on the share of shares (stakes in the authorized capital) of the parent organization of a banking conglomerate, bank or bank holding company owned by subsidiaries of the bank or bank holding company, organizations in which the bank or bank holding company has a significant participation;</w:t>
+      112) establishing a limit on the total share of shares (interests in the authorized capital) of the parent organization of a banking conglomerate, bank or banking holding company, owned by subsidiaries of the bank or banking holding company, organizations in which the bank or banking holding company has a significant stake;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      112-1) determination of limits on the total shareholding (stakes in the authorized capital) of the parent organization of the insurance group, insurance (reinsurance) organization or insurance holding company, owned by subsidiaries of the insurance (reinsurance) organization or insurance holding company, organizations in which the insurance (reinsurance) organization or insurance holding company has a significant participation in the capital;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       113) establishment of a list of international financial organizations whose bonds are acquired by banks and bank holding companies, and requirements for the bonds that banks and bank holding companies acquire ownership of;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4854,51 +6714,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       117) determination of the procedure for calculating the total volume of all bank loans and bank guarantees issued by second-tier banks, branches of non-resident banks of the Republic of Kazakhstan to persons with special relations with them, and legal entities-residents and non-residents of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      118) determining the procedure for issuing a permit to a bank or a bank holding company to create or acquire a subsidiary, to create or acquire a subsidiary that acquires doubtful and hopeless assets of the parent bank, to significantly participate in the capital of organizations of the bank and (or) the bank holding company, as well as to revoke and (or) cancel the permit to create, acquire a bank or bank holding company of a subsidiary, a significant participation of the bank or bank holding company in the capital of the organizations;</w:t>
+      118) determining the procedure for issuing a permit to a bank or bank holding company to create or acquire a subsidiary, to have a significant participation in the capital of organizations, to create or acquire a subsidiary by a bank that acquires doubtful and bad assets of the parent bank, as well as the revocation and (or) cancellation of a permit to create, acquire a subsidiary, to have a significant participation in the capital of organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       119) determination of the procedure for the activities of the subsidiary acquiring doubtful and uncollectible assets of the parent bank, the period during which the subsidiary manages the acquired doubtful and uncollectible assets, as well as requirements for the doubtful and uncollectible assets acquired (acquired) by it;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4962,69 +6822,111 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       122-1) determination of the list of foreign professional organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      122-2) establishing (approving) requirements for external independent experts on the principles of Islamic finance, as well as determining cases of lessors engaging external independent experts on the principles of Islamic finance to obtain an opinion on the compliance of Islamic leasing transactions with the principles of Islamic finance;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       123) determination of factors affecting the deterioration of the financial position of the bank and a banking conglomerate, a branch of a non-resident bank of the Republic of Kazakhstan, as well as the procedure for approving an action plan providing for early response measures, and methods for determining factors affecting the deterioration of the financial position of the bank (banking conglomerate), a branch of a non-resident bank of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      124) establishing requirements for banks ' own premises with centralized access to the automated banking information system;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      124) excluded by the Decree of the President of the Republic of Kazakhstan dated 25.09.2025 № 1007;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       125) establishing requirements for the internal policy on remuneration, accrual of monetary remuneration, as well as other types of material incentives for senior employees of a bank, insurance (reinsurance) organization, insurance broker, branch of a non-resident bank of the Republic of Kazakhstan, branch of an insurance (reinsurance) organization-non-resident of the Republic of Kazakhstan, branch of an insurance broker-non-resident of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5034,141 +6936,213 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       126) establishing requirements for the own premises of a branch of a non-resident bank of the Republic of Kazakhstan with a data processing center (server);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      126-1) approval of the application form for the accession of a second-tier bank, a branch of a bank - non-resident of the Republic of Kazakhstan to the accession agreement for entry into the mandatory deposit guarantee system;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       127) determination of the procedure for issuing a permit for voluntary reorganization of a bank (bank holding company) or refusal to issue a permit, issuing a permit for converting a bank into an Islamic bank and refusal to issue a permit, issuing a permit for voluntary liquidation of banks, issuing a permit for voluntary termination of the activities of a branch of a non-resident bank of the Republic of Kazakhstan, as well as returning deposits of individuals their transfer to another bank or branch of a non-resident bank of the Republic of Kazakhstan that is a participant in the mandatory deposit guarantee system;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       127-1) determining the procedure for issuing a permit for voluntary reorganization of a microfinance organization in the form of conversion to a bank, as well as the list of documents required for issuing a permit of the authorized body for voluntary reorganization of a microfinance organization in the form of conversion to a bank, application forms for obtaining a permit, permission of the authorized body for conversion of a microfinance organization to a bank, and information forms;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      127-2) determination of the procedure for issuing a permit for the voluntary reorganization of an insurance (reinsurance) organization (insurance holding) or refusal to issue the said permit;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       128) determination of the procedure for issuing bank guarantees and sureties;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      128-1) determination of the procedure for issuing and circulating bank deposit certificates;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       129) determination of the procedure for licensing banking operations performed by organizations performing certain types of banking operations, qualification requirements for conducting banking operations by organizations performing certain types of banking operations, and a list of documents confirming compliance with them;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       130) establishment of the minimum size of the authorized capital of organizations engaged in certain types of banking operations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      131) determination of the procedure for providing banking services and consideration by banks, organizations engaged in certain types of banking operations, of customer requests arising in the process of providing banking services;</w:t>
+      130-1) in agreement with the authorized body exercising management in the area of ensuring the receipt of taxes and other mandatory payments to the budget, determining the procedure for organizations carrying out certain types of banking operations, based on a license to conduct banking lending operations, to deduct the amount of expenses on provisions (reserves) against doubtful and bad assets, created in accordance with international financial reporting standards and the requirements of the legislation of the Republic of Kazakhstan on accounting and financial reporting;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      131) determining the procedure for the provision of banking services, disclosure of information and consideration by banks and organizations carrying out certain types of banking operations of customer requests arising in the process of providing banking services;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       132) determining the procedure for rendering services to a bank or branch of a non-resident bank of the Republic of Kazakhstan in attracting customers, performing verification of compliance with the requirements of the bank or branch of a non-resident bank of the Republic of Kazakhstan, transferring customer documents to the bank or branch of a non-resident bank of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5178,51 +7152,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       133) establishing a list of financial products that the financial institution notifies the Agency of approval of;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      134) determining the procedure for notifying the Agency of approval of financial products by financial organizations, as well as the list of documents attached to the notification;</w:t>
+      134) determining the procedure for notifying the Agency about the approval of financial products by financial organizations, as well as the list of documents attached to the notification and information on the approved financial products specified in the notification;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       135) determination of the procedure for concluding a bank loan agreement, including requirements for the content, design, mandatory terms of the bank loan agreement, forms of the loan repayment schedule and a memo for the individual borrower;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5232,51 +7206,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       136) establishment of criteria for unsecured loans (blank loans);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      137) determination of the procedure for consideration of amendments to the terms of the bank loan agreement;</w:t>
+      137) determining the procedure for considering an application from a borrower - an individual to amend the terms of a bank loan agreement, the list of documents attached thereto, as well as the procedure for informing the authorized body about the results of the consideration of the application by the bank (an organization carrying out certain types of banking operations);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       138) determination of methods for calculating regular payments on loans issued by banks, organizations engaged in certain types of banking operations, and micro-loans issued by organizations engaged in microfinance activities to individuals and providing for a repayment schedule, as well as time bases for calculating remuneration on such loans (micro-loans);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5376,51 +7350,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       143-1) establishing requirements for the amount of consumer bank loans and consumer microcredit;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      143-2) determination of the procedure for obtaining the consent of the spouse to provide a bank loan or microcredit to an individual, the minimum amount of a bank loan or microcredit, according to which the consent of the spouse to obtain a bank loan or microcredit to an individual is required;</w:t>
+      143-2) determining the procedure for obtaining the consent of a spouse for the provision of a consumer bank loan or consumer microcredit, not secured by collateral of property subject to registration, to an individual, the minimum amount of a consumer bank loan or consumer microcredit for which the consent of the spouse is required to receive a bank loan or microcredit to an individual;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       143-3) determination of the procedure for election, early termination and implementation of the activities of the banking ombudsman;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5574,68 +7548,104 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       146) determining the procedure for forming a risk management and internal control system for second-tier banks, branches of non-resident banks of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      146-1) approval of requirements for the risk management and internal control system of a banking conglomerate;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       147) determination of regulatory values and methods for calculating prudential standards and other mandatory norms and limits, as well as the size of the banking conglomerate's capital;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      147-1) establishing the amount of investments of a bank or bank holding company in the authorized capital of organizations and the total amount of investments of a bank or bank holding company in the authorized capital of organizations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       148) determination of instructions on measures to maintain the bank holding company, as well as a major participant in the bank, the equity capital adequacy ratios of the bank and the banking conglomerate;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       149) determination of the procedure and terms for submitting an action plan to improve the financial situation and its approval by the Agency, as well as requirements for its content;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5664,140 +7674,284 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       150-1) determination of the conditions of profits distribution, accrual of dividends on common and (or) preferred shares and (or) perpetual financial instruments, as well as repurchase of own shares by the second-tier bank, for ensuring financial stability and (or) recovery of which the funds of the state budget, National Fund of the Republic of Kazakhstan, National Bank of the Republic of Kazakhstan and (or) its subsidiaries are used;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      151) establishment of prudential standards and other mandatory norms and limits for Islamic banks, their regulatory values and methods for calculating prudential standards and other mandatory norms and limits for Islamic banks;</w:t>
-[...35 lines deleted...]
-      153) establishment of prudential standards and other mandatory norms and limits for branches of non-resident banks of the Republic of Kazakhstan (including branches of non-resident Islamic banks of the Republic of Kazakhstan), their regulatory values and calculation methods, including the procedure for forming assets of branches of non-resident banks of the Republic of Kazakhstan (including branches of non-resident Islamic banks of the Republic of Kazakhstan). Kazakhstan), accepted as a reserve, and their minimum size;</w:t>
+      151) establishment of prudential standards and other mandatory standards and limits for Islamic banks, their standard values and methods for calculating prudential standards and other mandatory standards and limits for Islamic banks;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      151-1) establishment of prudential standards for the National Postal Operator;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      152) establishment of prudential standards and other norms and limits mandatory for compliance by mortgage organizations and subsidiaries of the national management holding in the agro-industrial complex;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      153) establishment of prudential standards and other mandatory standards and limits for branches of banks that are non-residents of the Republic of Kazakhstan (including branches of Islamic banks that are non-residents of the Republic of Kazakhstan), their standard values and calculation methods, including the procedure for the formation of assets of branches of banks that are non-residents of the Republic of Kazakhstan (including branches of Islamic banks that are non-residents of the Republic of Kazakhstan) accepted as a reserve, and their minimum size, as well as a list of financial instruments permitted for acquisition at the expense of the assets of a branch of a bank that is non-resident of the Republic of Kazakhstan accepted as a reserve, and the procedure for their acquisition (sale);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       154) establishment of standard values and methods for calculating prudential standards of an insurance (reinsurance) organization and insurance group and other mandatory norms and limits;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      154-1) establishing requirements for shares (participatory interests in the authorized capital) of legal entities acquired by insurance (reinsurance) organizations, subsidiaries of insurance (reinsurance) organizations or insurance holdings;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      154-2) establishing a list of bonds of international financial organizations acquired by insurance holdings, the minimum required rating for bonds acquired by insurance holdings, and a list of rating agencies;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      154-3) establishment of a list of financial instruments (except for shares and stakes in the authorized capital) acquired by insurance (reinsurance) organizations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       155) establishment of regulatory values and methods for calculating prudential standards of an Islamic insurance (reinsurance) organization and other mandatory norms and limits;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      155-1) establishing requirements for shares (stakes in the authorized capital) of legal entities acquired by Islamic insurance (reinsurance) organizations, subsidiaries of Islamic insurance (reinsurance) organizations, a list of financial instruments (except for shares and stakes in the authorized capital) acquired by Islamic insurance (reinsurance) organizations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      155-2) establishing rules for the formation, accounting, use and distribution of the Islamic insurance fund;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      155-3) establishing rules for the transfer of money by an Islamic insurance (reinsurance) organization to an Islamic insurance fund;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      155-4) determination of the procedure for receiving remuneration by an Islamic insurance (reinsurance) organization, a branch of an Islamic insurance (reinsurance) organization - a non-resident of the Republic of Kazakhstan for managing an Islamic insurance fund in the form of a portion of the insurance premium upon conclusion of an Islamic insurance (reinsurance) agreement and (or) a portion of the income received from investing funds of an Islamic insurance fund;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       156) establishment of standard values and methods for calculating prudential standards of a branch of an insurance (reinsurance) organization that is a non-resident of the Republic of Kazakhstan and other mandatory norms and limits, including the procedure for forming assets of a branch of an insurance (reinsurance) organization that is a non-resident of the Republic of Kazakhstan, accepted as a reserve, and their minimum size;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       157) establishment of regulatory values and methods for calculating prudential standards of a branch of an Islamic insurance (reinsurance) organization-a non-resident of the Republic of Kazakhstan and other mandatory norms and limits, including the procedure for forming assets of a branch of an Islamic insurance (reinsurance) organization-a non-resident of the Republic of Kazakhstan, accepted as a reserve, and their minimum size;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5898,104 +8052,158 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       163) establishing requirements for ensuring information security of banks, branches of non-resident banks of the Republic of Kazakhstan and organizations engaged in certain types of banking operations, the procedure and terms for providing information on information security incidents, including information on violations, failures in information systems;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      164) determination, together with the National Bank of the Republic of Kazakhstan, of the procedure for withdrawing cash from bank accounts by business entities;</w:t>
+      164) approval, jointly with the National Bank of the Republic of Kazakhstan and the authorized body exercising management in the area of ensuring the receipt of taxes and other mandatory payments to the budget, of the rules for the withdrawal of cash from bank accounts by business entities, which determine, among other things, the conditions for the withdrawal of cash from bank accounts by business entities in excess of the established maximum amounts, as well as the procedure for submitting to the authorized body exercising management in the area of ensuring the receipt of taxes and other mandatory payments to the budget and the authorized body for regulation, control and supervision of the financial market and financial organizations, information and data on the withdrawal of cash from bank accounts by business entities in excess of the established maximum amounts, including the forms, list and deadlines for their submission;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       165) determination of the procedure for publication of financial statements by joint-stock companies and financial organizations, reporting according to accounting data by branches of non-resident banks of the Republic of Kazakhstan, branches of non-resident insurance (reinsurance) organizations of the Republic of Kazakhstan, branches of non-resident insurance brokers of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      165-1) establishing the procedure for exercising the right of shareholders of the company to preemptively purchase securities and refusing it;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       166) determination of the procedure and terms for publication of financial statements by bank and insurance holdings;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      166-1) coordination of the rules developed by the National Bank of the Republic of Kazakhstan for the submission of financial statements by financial organizations and statements based on accounting data by branches of banks that are non-residents of the Republic of Kazakhstan, branches of insurance (reinsurance) organizations that are non-residents of the Republic of Kazakhstan, branches of insurance brokers that are non-residents of the Republic of Kazakhstan, which determine the procedure for their submission, including the forms, list, frequency and deadlines for their submission;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      166-2) coordination of the rules developed by the National Bank of the Republic of Kazakhstan for the submission of reports by financial organizations and their major participants, banking holdings, banking conglomerates, insurance holdings, insurance groups, the Development Bank of Kazakhstan joint-stock company, branches of banks that are non-residents of the Republic of Kazakhstan, branches of insurance (reinsurance) organizations that are non-residents of the Republic of Kazakhstan, branches of insurance brokers that are non-residents of the Republic of Kazakhstan, credit bureaus and collection agencies, determining the procedure for its submission, including forms intended for collecting administrative data, the frequency and timing of submission;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       167) establishment of the list of basic documents to be stored and the terms of their storage in second-tier banks, branches of non-resident banks of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       168) determination of the procedure for conducting an operation on simultaneous transfer of assets and liabilities of the bank in part or in full to another (other) bank (s), including an operation on simultaneous transfer of assets and liabilities between the parent bank and a subsidiary bank, and approval by the Agency of these operations, as well as the types of assets and liabilities to be transferred when performing the specified operations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6060,51 +8268,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       172) determination of the procedure for compulsory restructuring of the insolvent bank's liabilities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      173) determination of the procedure for the transfer of assets and liabilities of an insolvent bank to the acquiring bank by the temporary administration for managing the bank (temporary manager of the bank), as well as by the temporary administration (temporary administrator) of the bank before the court decision on the forced liquidation of the transfer of assets and liabilities of a bank deprived of a license to conduct all banking and other operations,  to the acquiring bank.</w:t>
+      173) determination of the procedure for the transfer of assets and liabilities of an insolvent bank to the acquiring bank by the temporary administration for managing the bank (temporary manager of the bank), as well as by the temporary administration (temporary administrator) of the bank before the court decision on the forced liquidation of the transfer of assets and liabilities of a bank deprived of a license to conduct all banking and other operations, to the acquiring bank.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       174) determining the procedure for managing the stabilization bank, concluding transactions with respect to which special conditions are established, conducting an operation to transfer assets and liabilities of an insolvent bank to a stabilization bank, and transferring assets and liabilities by the stabilization bank to another bank determined by the Agency;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6132,50 +8340,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       176) determination of the procedure for applying (establishing) the regime of conservation of second-tier banks;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      176-1) determining the procedure for selecting an Islamic bank, a branch of an Islamic bank - a non-resident of the Republic of Kazakhstan and the transfer to them of property acquired using funds raised under an investment deposit agreement, and obligations on investment deposits of a liquidated Islamic bank, which forcibly terminates the activities of a branch of an Islamic bank - a non-resident of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       177) determining the specifics of the activities of the liquidation commissions of banks that are voluntarily liquidated and branches of non-resident banks of the Republic of Kazakhstan that voluntarily terminate their activities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       178) determining the procedure for appointing and dismissing liquidation commissions of forcibly liquidated banks, insurance (reinsurance) organizations that forcibly terminate the activities of branches of non-resident banks of the Republic of Kazakhstan and the requirements imposed on the chairman and members of the liquidation commission of forcibly liquidated banks, insurance (reinsurance) organizations that forcibly terminate the activities of a branch of a non-resident bank of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6264,51 +8490,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       182) establishment of prudential standards and other norms and limits that are mandatory for an organization engaged in microfinance activities, as well as methods of their calculation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      183) determination of the procedure for classifying assets and contingent liabilities for granted micro-loans and creating provisions (reserves) against them in coordination with the authorized body responsible for ensuring tax revenues and other mandatory payments to the budget;</w:t>
+      183) in agreement with the authorized body exercising management in the area of ensuring the receipt of taxes and other mandatory payments to the budget, determining the procedure for classifying assets from provided microloans as doubtful and bad, as well as the procedure for creating provisions (reserves) against them;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       184) determination of the procedure for granting microcredits electronically;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6328,51 +8554,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      186) as excluded in accordance with the Decree of the President of the Republic of Kazakhstan dated 29.07.2024 № 606 (shall enter into force from 20.08.2024).</w:t>
+        <w:t>      186) as excluded in accordance with the Decree of the President of the Republic of Kazakhstan dated 29.07.2024 № 606 (shall enter into force from 20.08.2024);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6396,51 +8622,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       188) determination of the procedure for calculating and limiting the debt load coefficient of the borrower of the organization engaged in microfinance activities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      189) determination of the procedure for consideration of amendments to the terms of the microcredit agreement;</w:t>
+      189) determining the procedure for considering an application from a borrower - an individual to amend the terms of the agreement on the provision of a microloan, the list of documents attached to it, as well as the procedure for informing the authorized body about the results of the consideration of the application by an organization carrying out certain types of banking operations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      189-1) determination of the procedure for providing microloans, disclosure of information and consideration by microfinance organizations of client requests arising in the process of providing microloans;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       190) establishing the list of documents required for obtaining a micro-loan, as well as the rules for maintaining a credit dossier under a micro-loan agreement;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6450,50 +8694,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       191) determination of the procedure for organizing the activities of pawnshops, including issues of storing things in pawnshops, establishing requirements for ensuring the security and technical strength of pawnshops ' premises, measures to counteract the turnover of illegally obtained things in pawnshops in coordination with the authorized body of internal affairs;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      191-1) maintaining registers of self-regulatory organizations in the field of microfinance activities and self-regulatory organizations in the field of collection activities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       192) implementation of accounting registration of collection agencies;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       193) maintaining the register of collection agencies;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6756,87 +9018,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       204) establishment of requirements imposed by credit bureaus to information providers and recipients of credit reports in accordance with subparagraph 11) of paragraph 2 and subparagraph 9) of paragraph 3 of Article 27 of the Law of the Republic of Kazakhstan dated July 6, 2004 "On Credit Bureaus and formation of Credit Histories in the Republic of Kazakhstan";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      204-1) approval of the draft agreement on cross-border exchange;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       205) establishing the requirements for internal control rules in order to combat the legalization (laundering) of proceeds from crime, the financing of terrorism and financing the proliferation of weapons of mass destruction for banks, branches of non-resident banks of the Republic of Kazakhstan, organizations carrying out certain types of banking operations, the stock exchange, insurance (reinsurance) organizations, insurance brokers, mutual insurance companies, branches of non-resident insurance (reinsurance) organizations of the Republic of Kazakhstan, branches of non-resident insurance brokers of the Republic of Kazakhstan, Export Credit Agency of Kazakhstan, unified accumulative pension fund and voluntary accumulative pension funds, professional participants securities market, central depository, organizations engaged in microfinance activities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       206) establishing requirements for due diligence of clients in the case of remote establishment of business relations by banks, branches of non-resident banks of the Republic of Kazakhstan, organizations carrying out certain types of banking operations, stock exchange, insurance (reinsurance) organizations, insurance brokers, mutual insurance societies, branches of insurance (reinsurance) non-resident organizations of the Republic of Kazakhstan, branches of non-resident insurance brokers of the Republic of Kazakhstan, the Export Credit Agency of Kazakhstan, the unified accumulative pension fund and voluntary accumulative pension funds, professional participants in the securities market, the central depository, organizations engaged in microfinance activities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      207) together with the authorized body in the field of ensuring tax receipts and payments to the budget, determine the procedure for submitting an opinion on the compliance of the amount of insurance reserves for unearned premiums, non-incurred losses, declared but unresolved losses, occurred but undeclared losses with the requirements established by the legislation of the Republic of Kazakhstan on insurance and insurance activities;</w:t>
+      207) approval, jointly with the authorized body in the area of ensuring the receipt of taxes and other mandatory payments to the budget, of rules of interaction establishing the form of the conclusion on insurance obligations in relation to the audited taxpayer regarding compliance with the requirements established by the legislation of the Republic of Kazakhstan on insurance and insurance activities, the procedure and deadline for its submission;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       207-1) coordination of the conditions for carrying out certain types of activities of the Export Credit Agency of Kazakhstan, developed and approved by the authorized body in the field of regulation of trade activities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6846,50 +9126,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       207-2) coordination of the rules for the formation of a risk management and internal control system, as well as the formation of reserves and carrying out actuarial calculations on them for the Export Credit Agency of Kazakhstan, developed and approved by the authorized body in the field of regulation of trade activities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      207-3) approval of the list, forms, deadlines and procedure for submitting reports by the Export Credit Agency of Kazakhstan on the conclusion and execution of insurance and reinsurance contracts developed and approved by the authorized body in the field of regulation of trade activities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       208) maintaining the register of mortgage organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       209) determination of the procedure for state registration of the issue of units of mutual investment funds;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6972,105 +9270,195 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       212) establishing the procedure, conditions and methodology for determining the value of the investment fund's assets, the net assets of the investment fund, the estimated value of the unit of the mutual investment fund and the share repurchase price of the joint-stock investment fund;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      213) establishment of a list of financial instruments allowed for acquisition at the expense of allocated assets during project financing and securitization;</w:t>
-[...17 lines deleted...]
-      214) approval of the form of a standard custody agreement;</w:t>
+      212-1) establishing the procedure, forms and deadlines for the provision by a joint-stock investment fund or management company of information on the value and composition of assets and liabilities, the net asset value of the investment fund, as well as the number of unit holders and the yield of the unit;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      213) establishing requirements for the implementation of investments of funds included in the allocated assets and a list of financial instruments permitted for acquisition at the expense of allocated assets in project financing and securitization;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      213-1) determining the procedure for the transfer by the bankruptcy manager of allocated assets for management (with the right to sell the allocated assets and foreclose on the pledged property and other security included in the allocated assets) to a representative of the bondholders of the special financial company;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      214) approval of the form of standard custodial agreements concluded between:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a custodian bank and a special purpose vehicle, as well as with an investment portfolio manager;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      custodian bank and special financial company;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      214-1) establishment of a standard form of agreement on trust management of pension assets, a standard form of a custodial agreement concluded between a single accumulative pension fund, an investment portfolio manager and a custodian bank;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       215) determining the procedure for the custodian bank to exercise control over the targeted placement of assets of a special financial company;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      216) establishing the procedure for notification on the conclusion of an insurance contract and  settlement of insured events, preliminary notification of the expiration of the insurance contract;</w:t>
+      216) establishing the procedure for notification on the conclusion of an insurance contract and settlement of insured events, preliminary notification of the expiration of the insurance contract;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       216) establishing the procedure for notification of the conclusion of an insurance contract and requirements for the content of the notification;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7080,69 +9468,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       217) approval of the procedure for calculating the bonus-malus class assigned to the policyholder (insured person) under mandatory civil liability insurance of vehicle owners;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      218) approval of the procedure for determining the amount of damage caused to a vehicle;</w:t>
-[...17 lines deleted...]
-      219) approval of the procedure for applying the correction factor;</w:t>
+      218) approval of requirements for specialized software and the procedure for determining the amount of damage caused to a vehicle;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      218-1) establishing the procedure and conditions for the implementation of direct settlement;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      219) determination of the procedure for applying the correction factor;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       220) approval of the procedure for calculating annuity payments under the annuity agreement;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7242,50 +9648,230 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       226) establishing the procedure for transferring the assets of a special financial company to a new custodian bank;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      226-1) establishing requirements for the originator, except for the authorized body for the management of state property, as well as requirements for the creation and operation of an Islamic special financial company, except for a state Islamic special financial company;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      226-2) establishing requirements for external independent experts on the principles of Islamic finance, as well as determining cases of lessors engaging external independent experts on the principles of Islamic finance to obtain an opinion on the compliance of Islamic leasing transactions with the principles of Islamic finance;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      226-3) coordination of the amount and procedure for calculating contributions of second-tier banks paid into the guarantee fund, determined by the authorized body for entrepreneurship;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      226-4) coordination of the following established by the authorized body in the area of ensuring tax revenues and other mandatory payments to the budget and necessary for tax administration:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      forms of information provided by collection agencies, custodians, central depositories, brokers and (or) dealers who have the right to maintain client accounts as nominal holders of securities, investment portfolio managers, insurance (reinsurance) organizations, insurance brokers to the tax authority, the procedure and deadlines for their submission;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      forms of information on transactions of individuals with securities, provided by brokers to the tax authority, and the procedure for their submission;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      forms of information on persons - holders of securities, as well as on transactions of persons with securities, provided by the organization carrying out activities on maintaining the system of registers of securities holders to the tax authority, and the procedure for their submission;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      forms of requests from the tax authority and information on transactions with securities and derivative financial instruments provided by professional participants in the securities market to the tax authority;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      forms of information from a credit report on the debt of individuals who have an obligation to submit declarations of assets and liabilities, income and property, to collection and (or) microfinance organizations, and the procedure for their submission;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      forms of information on loans provided to an individual who has an obligation to submit declarations of assets and liabilities, income and property, indicating the repayment amounts, including remuneration;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       227) interaction, including exchange of information, with the authorized bodies of other states, international and other organizations on issues of regulation, control and supervision of the financial market and financial organizations within their competence;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       228) implementation of programs for refinancing residential mortgage loans and mortgage loans of individuals carried out through subsidiaries of the National Bank of the Republic of Kazakhstan, as well as monitoring the fulfillment by banks of obligations assumed under these programs;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7440,2129 +10026,2099 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       234) implementation of information and explanatory work on the main areas of the Agency's activities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      234-1) conducting  functional analysis of activities in accordance with the methodology for conducting sectoral (departmental) functional reviews of the activities of state bodies, approved by the authorized body in the field of public administration system development;</w:t>
+      234-1) conducting functional analysis of activities in accordance with the methodology for conducting sectoral (departmental) functional reviews of the activities of state bodies, approved by the authorized body in the field of public administration system development;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       235) interaction with the National Bank of the Republic of Kazakhstan:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       on issues of stability of the financial system of the Republic of Kazakhstan, provision by the National Bank of the Republic of Kazakhstan to second-tier banks of loans, including loans of last resort, as well as their restructuring and satisfaction of claims of the National Bank of the Republic of Kazakhstan in case of failure by the bank to fulfill its obligations under them;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      through the exchange of information within the framework of the powers of the National Bank of the Republic of Kazakhstan and the Agency established by the laws of the Republic of Kazakhstan, including through mutual access to information systems;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      235-1) development and approval of professional standards in the regulated sphere in agreement with the industry council for professional qualifications and the authorized body in the field of recognition of professional qualifications, taking into account the opinion of the National Chamber of Entrepreneurs of the Republic of Kazakhstan, which shall be of a recommendatory nature;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      235-2) ensure powers in the field of recognition of professional qualifications provided for by Article 9 of the Law of the Republic of Kazakhstan "On Professional Qualifications";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      235-3) coordinating the procedure for placing temporarily free budget funds from a single treasury account jointly with the National Bank of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      235-4) coordinating the procedure for coordinating with the state treasury the terms and volumes of placement of temporarily free budgetary funds by quasi-public sector entities in deposits with the National Postal Operator and (or) in second-tier banks and other financial instruments jointly with the National Bank of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      235-5) jointly with the central authorized body for budget policy, the central authorized body for budget planning, the central authorized body for budget execution and the National Bank of the Republic of Kazakhstan, the formation of an analytical report on budget risks and the determination of the procedure for its formation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      236) performing other functions stipulated by the Law, other laws of the Republic of Kazakhstan and acts of the President of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Note! </w:t>
+        <w:t>      Footnote. Item 14 as amended by the Decree of the President of the Republic of Kazakhstan dated 09.08.2022 № 972 (for the procedure of entry into force, see item 2); dated 12.11.2022 № 1070 (shall be enforced ten calendar days after the date of its first official publication); dated 12.08.2023 № 296 (enforcement -see p. 2); dated 07.12.2023 № 407 (enforcement -see p. 2); dated 02.03.2024 № 492 (the order of enforcement see clause 2); dated 29.07.2024 № 606 (shall enter into force from 20.08.2024); dated 10.06.2025 № 905 (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 25.09.2025 № 1007.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 3. Status and powers of the first Head of the Agency, collegial bodies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. The Agency is managed by the Chairman, who is personally responsible for performing the tasks assigned to the Agency and exercising his / her powers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. The Chairman of the Agency is appointed and dismissed in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. The Chairman of the Agency has four deputies, who are appointed to and dismissed from office in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      The third paragraph of subparagraph 235) shall be valid until 01.01.2026 in accordance with the Decree of the President of the Republic of Kazakhstan dated 07.12.2023 № 407.</w:t>
+        <w:t>      Footnote. Paragraph 17 - as amended by the Decree of the President of the Republic of Kazakhstan dated 26.08.2024 № 631 (effective ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      on the issues of automation of control and supervision of the financial market and financial organizations through creation, including at the expense of the budget (cost estimates) of the National Bank of the Republic of Kazakhstan, of information systems on the information and communication infrastructure of the National Bank of the Republic of Kazakhstan and (or) its subsidiary organization, their development and support;</w:t>
-[...71 lines deleted...]
-      236) performing other functions stipulated by the Law, other laws of the Republic of Kazakhstan and acts of the President of the Republic of Kazakhstan.</w:t>
+      18. Powers of the Agency's Chairman:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) make operational and executive decisions on all issues of the Agency's activities, with the exception of the powers stipulated by Law and this Regulation for the Agency's Management Board;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) submit candidates for the position of Deputy Chairmen of the Agency for appointment by the President of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) appoints and dismisses members of the Agency's Management Board from the Agency;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) appoint and dismiss the Head of the Agency's Staff in accordance with the procedure established by the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) on the basis of the Agency’s structure approved by the President of the Republic of Kazakhstan, approves the list of divisions with their names and the structure of the Agency’s divisions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) appoints and dismisses Agency officials, encourages distinguished employees, and imposes disciplinary penalties;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) appoints and dismisses a member of the Management Board of the National Bank of the Republic of Kazakhstan from the Agency;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) represent the Agency in the Republic and abroad within the limits of its competence;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) on the basis of and (or) in compliance with legislative acts of the Republic of Kazakhstan, acts of the President of the Republic of Kazakhstan, regulatory legal acts of the Agency, resolutions of the Agency's Management Board, issues orders and orders on the Agency's activities, signs resolutions of the Agency's Management Board;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) conduct meetings of the Agency's Management Board;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) distributes responsibilities between the Agency's Deputy Chairmen and the Agency's Chief of Staff, establishes the degree of responsibility of its deputies, the Agency's Chief of Staff and heads of Agency divisions for the state of affairs in the assigned area of work;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-1) approve the strategic plan of the Agency in agreement with the President of the Republic of Kazakhstan or on his authority by the Head of the Administration of the President of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) on the basis of the total number of staff of the Agency approved by the President of the Republic of Kazakhstan, approve the staffing table of the Agency;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) approve the regulations on the Agency's divisions, except for the regulations on the internal audit division;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) hear reports on the work done by the Agency's divisions, except for the reports of the internal audit division;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) conclude agreements (agreements, contracts) on behalf of the Agency;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) issues powers of attorney, establishes the procedure for signing obligations and issuing powers of attorney on behalf of the Agency;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) review the results of internal audit of the Agency's divisions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) approve acts on issues of internal activities of the Agency, including those related to the use of property assigned to the Agency, labor relations and relations directly related to labor, and other issues that are not within the exclusive competence of the Agency's Board;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-1) approve the accounting procedure, standard chart of accounts and financial reporting forms of the Agency in agreement with the National Bank of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-2) determine the procedure for reimbursement of expenses for business trips, including to foreign countries, in agreement with the National Bank of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) take measures to combat corruption and bear the responsibility established by law for non-performance or improper performance of this duty;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) ensure that gender balance is observed in the recruitment and promotion of Agency employees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Execution of the powers of the Agency's Chairman during his absence is carried out by the person replacing him, in accordance with the current legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Item 14 as amended by the Decree of the President of the Republic of Kazakhstan dated 09.08.2022 № 972 (for the procedure of entry into force, see item 2); dated 12.11.2022 № 1070 (shall be enforced ten calendar days after the date of its first official publication); dated 12.08.2023 № 296 (enforcement -see p. 2); dated 07.12.2023 № 407 (enforcement -see p. 2); dated 02.03.2024 № 492 (the order of enforcement see clause 2); dated 29.07.2024 № 606 (shall enter into force from 20.08.2024).</w:t>
+        <w:t>      Footnote. Paragraph 18 as amended by Decree of the President of the Republic of Kazakhstan dated 12.08.2023 № 296; dated 29.07.2024 № 606 (shall be enforced upon the expiration of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. The Chairman of the Agency determines the powers of his deputies and the Head of the Agency's Staff in accordance with the current legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. The Agency's staff is headed by the Head of the Agency's Staff, who is appointed and dismissed in accordance with the current legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. The highest collegial body of the Agency is the Management Board.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Powers of the Agency's Management Board:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) determine priorities in the field of formation and development of the financial market;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) approves regulatory legal acts governing the activities of the financial market and financial organizations, as well as other persons, in accordance with the Law, other laws of the Republic of Kazakhstan and acts of the President of the Republic of Kazakhstan, mandatory for execution by financial organizations, branches of banks - non-residents of the Republic of Kazakhstan, branches of insurance (reinsurance) organizations - non-residents of the Republic of Kazakhstan, branches of insurance brokers - non-residents of the Republic of Kazakhstan, consumers of financial services, other individuals and legal entities in the territory of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) make a decision on the issue (refusal to issue) or revocation of a permit for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      opening of banks, branches of non-resident banks of the Republic of Kazakhstan, branches of non-resident insurance (reinsurance) organizations of the Republic of Kazakhstan, branches of non-resident insurance brokers of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      creation of insurance (reinsurance) organizations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      creation and acquisition by banks and / or bank holding companies of a subsidiary;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      creation or acquisition by banks of a subsidiary that purchases doubtful and uncollectible assets of the parent bank;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      significant participation of a bank and / or a bank holding company in the capital of organizations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      creation or acquisition by insurance (reinsurance) organizations and insurance holdings of a subsidiary;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      significant participation of an insurance (reinsurance) organization and (or) an insurance holding company in the capital of organizations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) make a decision to issue (refuse to issue) a permit for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      voluntary reorganization (merger, acquisition, division, separation, transformation, conversion) of banks (bank holdings) or voluntary liquidation of banks, voluntary termination of the activities of branches of non-resident banks of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      voluntary reorganization (merger, merger, division, separation, transformation) of insurance (reinsurance) organizations (insurance holdings) or voluntary liquidation of insurance (reinsurance) organizations, voluntary termination of the activities of branches of non-resident insurance (reinsurance) organizations of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      voluntary reorganization or voluntary liquidation of a voluntary accumulative pension fund;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      voluntary reorganization or liquidation of an Islamic special finance company;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      voluntary reorganization of a microfinance organization in the form of conversion to a bank;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) make a decision on the issue (refusal to issue) and revocation of consent to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      acquisition of the status of a major participant in a bank or bank holding company;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      acquisition of the status of a major participant in an insurance (reinsurance) organization or insurance holding;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      acquisition of the status of a major participant managing an investment portfolio;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) make a decision to suspend, renew or revoke the license for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      conducting banking and other operations established by the Law of the Republic of Kazakhstan "On Banks and Banking Activities in the Republic of Kazakhstan" (with the exception of decisions on suspension, renewal or revocation of licenses issued to legal entities operating exclusively through exchange offices under the license of the National Bank of the Republic of Kazakhstan for exchange operations with foreign currency in cash, and legal entities whose exclusive activity is the collection of banknotes, coins and valuables, and (or) their appendices);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the right to carry out insurance (reinsurance) activities and activities of an insurance broker, actuarial activities in the insurance market;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      implementation of activities of voluntary accumulative pension funds for investment portfolio management with the right to attract voluntary pension contributions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      carrying out activities on the securities market;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) approve jointly with the National Bank of the Republic of Kazakhstan programs aimed at protecting the interests of consumers of financial services;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) make decisions on the Agency's participation in international and other organizations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) make a decision on the establishment of consultative and advisory bodies of the authorized body;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) make a decision to classify a bank, a branch of a non-resident bank of the Republic of Kazakhstan as insolvent banks, a branch of a non-resident bank of the Republic of Kazakhstan as insolvent branches of non-resident banks of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) make a decision to exclude a bank, a branch of a non-resident bank of the Republic of Kazakhstan from the category of insolvent banks, a branch of a non-resident bank of the Republic of Kazakhstan from the category of insolvent branches of non-resident banks of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) make a decision to classify a bank, a branch of a non-resident bank of the Republic of Kazakhstan as a bank, branches of non-resident banks of the Republic of Kazakhstan with an unstable financial situation that threatens the interests of its depositors and creditors and (or) threatens the stability of the financial system;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) decides to exclude a bank, a branch of a non-resident bank of the Republic of Kazakhstan from the category of banks, branches of non-resident banks of the Republic of Kazakhstan with an unstable financial situation that threatens the interests of its depositors and creditors and (or) threatens the stability of the financial system;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) make a decision on carrying out conservation of the bank holding company;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) decides on the introduction of the bank's conservation regime, the introduction of a moratorium on meeting the requirements of depositors and creditors of the bank, the application of measures to resolve an insolvent bank, a branch of a non-resident bank of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) decides on the introduction of a special regulatory regime;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...57 lines deleted...]
-      17. The Chairman of the Agency has four deputies, who are appointed to and dismissed from office in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      17) Excluded by the Decree of the President of the Republic of Kazakhstan dated 09.08.2022 № 972 (shall be enforced from 12.09.2022).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) make a decision on the issue of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      establishment of trust management of the bank's shares owned by a major participant of the bank, a bank holding company or a person who has the characteristics of a major participant of the bank, a bank holding company;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      establishment of trust management of shares of an insurance (reinsurance) organization owned by a major participant in an insurance (reinsurance) organization, an insurance holding company, or a person who has the characteristics of a major participant in an insurance (reinsurance) organization, an insurance holding company;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      establishment of trust management of shares of the investment portfolio manager owned by a large participant or a person who has the characteristics of a large participant in the investment portfolio manager;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) decides on the establishment and termination of the activity of the stabilization bank;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) in order to protect the interests of bank creditors and ensure the stability of the banking system of the Republic of Kazakhstan, if the measures applied did not lead to an improvement in the financial condition of the bank:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Invites the Government of the Republic of Kazakhstan to consider the possibility of purchasing by the Government of the Republic of Kazakhstan or the national management holding of the declared shares of the bank in the amount necessary to improve its financial condition and the bank's compliance with prudential standards and (or) other mandatory norms and limits, in accordance with the procedure provided for by legislative acts of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      if the bank has a negative amount of capital, it makes a decision to make a forced repurchase of the bank's shares with the condition that they must be sold immediately at the purchase price to a new investor, which guarantees the necessary improvement in the bank's financial position;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) decides on recognition of financial market assets as securities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-1) approve the regulations on the expert committee for consideration of issues of recognition of actions as committed for the purpose of manipulation in the securities market;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) make decisions on issuing a permit for the right to carry out the activities of the credit bureau and an act on the compliance of the credit bureau with the requirements for the credit bureau to protect and ensure the safety of the database of credit histories, used information systems and premises;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) make decisions on suspending or renewing the validity of the permit for the right to carry out the activities of the credit bureau and the act on compliance of the credit bureau with the requirements for the credit bureau to protect and ensure the safety of the database of credit histories, used information systems and premises;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) in cases established by the laws of the Republic of Kazakhstan, make a decision to complete the procedure for voluntary or compulsory termination of the activities of a branch of a non-resident bank of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) develop and approve rules for the Agency's acquisition of services related to ensuring the stability of the financial system;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) approves the Agency's regulations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) approve the rules of procedure of the Management Board;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27-1) approve the regulation on the internal audit unit;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) approve the remuneration system of the Agency's employees in agreement with the President of the Republic of Kazakhstan, as well as the conditions of remuneration and social security of the Agency's employees;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) approve the amount of official salaries of the Agency's Chairman and his deputies established in agreement with the President of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) approve the rules of appointment and termination of the employment contract with employees of the Agency;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) consider, approve and submit for approval to the President of the Republic of Kazakhstan the structure, total staffing of the authorized body and the Regulations on the authorized body, as well as changes and additions to them;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) consider, accept and submit for approval by the President of the Republic of Kazakhstan the annual report on the work of the authorized body;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32-1) approve the Agency's internal audit standards;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32-2) approve the mid-term audit plan and annual report of the internal audit unit;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) performs other functions referred to the competence of the Agency's Management Board, provided for by the Law, other laws of the Republic of Kazakhstan and acts of the President of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The Agency's Management Board has the right to consider and make a decision on any issue falling within the Agency's competence, as defined by the Law, other laws of the Republic of Kazakhstan and this Regulation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Paragraph 17 - as amended by the Decree of the President of the Republic of Kazakhstan dated 26.08.2024 № 631 (effective ten calendar days after the date of its first official publication).</w:t>
-[...1745 lines deleted...]
-        <w:t>      Footnote. Item 21 as amended by the Decree of the President of the Republic of Kazakhstan dated 09.08.2022 № 972 (shall be enforced from 12.09.2022); dated 29.07.2024 № 606 (shall be enforced upon the expiration of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Item 21 as amended by the Decree of the President of the Republic of Kazakhstan dated 09.08.2022 № 972 (shall be enforced from 12.09.2022); dated 29.07.2024 № 606 (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 25.09.2025 № 1007.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12666,55 +15222,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13040,31 +15596,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>