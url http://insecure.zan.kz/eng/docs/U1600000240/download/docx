--- v0 (2025-10-12)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e85373e" w14:textId="e85373e">
+    <w:p w14:paraId="7fcabb4" w14:textId="7fcabb4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3734,160 +3734,202 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. The title of Chapter 7 as amended by the Decree of the President of the Republic of Kazakhstan dated 18.09.2021 № 661 (shall be enforced from the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z62" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      47. The consul shall:</w:t>
+      47. Consul shall:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) accept applications on citizenship of the Republic of Kazakhstan from persons permanently residing outside the Republic of Kazakhstan and, together with necessary documents, send them to the President of the Republic of Kazakhstan for consideration;</w:t>
-[...35 lines deleted...]
-      3) determine the belonging to the citizenship of the Republic of Kazakhstan of persons permanently residing outside the Republic of Kazakhstan;</w:t>
+      1) accept applications from persons permanently residing outside the Republic of Kazakhstan on issues of citizenship of the Republic of Kazakhstan and, together with the necessary documents, send them for consideration to the President of the Republic of Kazakhstan through the Ministry;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) register the loss of citizenship of the Republic of Kazakhstan by persons residing outside the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) determine the affiliation (non-affiliation) with the citizenship of the Republic of Kazakhstan of persons residing outside the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) notify persons permanently residing outside the Republic of Kazakhstan of the decision taken by the President of the Republic of Kazakhstan on the issue of citizenship.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Paragraph 47 as amended by Decree of the President of the Republic of Kazakhstan dated October 6, 2025, № 1030.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z63" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 8. Functions of the consul for issuing visas of the Republic of Kazakhstan</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Footnote. The title of Chapter 8 as amended by the Decree of the President of the Republic of Kazakhstan dated 18.09.2021 № 661 (shall be enforced from the date of its first official publication). </w:t>
+        <w:t>
+      Footnote. The title of Chapter 8 as amended by the Decree of the President of the Republic of Kazakhstan dated 18.09.2021 № 661 (shall be enforced from the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z64" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. The consul shall:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -4115,51 +4157,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Paragraph 49 as amended by Decree of the President of the Republic of Kazakhstan dated 10.04.2025 № 838</w:t>
+        <w:t>      Footnote. Paragraph 49 as amended by Decree of the President of the Republic of Kazakhstan dated 10.04.2025 № 838.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z67" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4670,52 +4712,52 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 13. Functions of the consul on legalization of documents </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Footnote. The title of Chapter 13 as amended by the Decree of the President of the Republic of Kazakhstan dated 18.09.2021 № 661 (shall be enforced from the date of its first official publication). </w:t>
+        <w:t>
+      Footnote. The title of Chapter 13 as amended by the Decree of the President of the Republic of Kazakhstan dated 18.09.2021 № 661 (shall be enforced from the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z81" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. The consul shall accept for legalization the documents and acts drawn up or certified by the authorities of the consular district, as well as diplomatic representations and consular institutions of foreign states accredited in the consular district.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -6854,55 +6896,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>