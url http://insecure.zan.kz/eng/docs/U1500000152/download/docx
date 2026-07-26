--- v0 (2025-11-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8d9a81b" w14:textId="8d9a81b">
+    <w:p w14:paraId="83e7ddf" w14:textId="83e7ddf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -639,51 +639,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>N.NAZARBAYEV</w:t>
+              <w:t>N. NAZARBAYEV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -8163,50 +8163,206 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. A disciplinary sanction against a political public servant shall be imposed by a higher official (body) or a person entitled to appoint and dismiss a servant subject to disciplinary liability (hereinafter – the authorized person).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      3-1. A political civil servant shall be subject to disciplinary liability for committing a disciplinary offence in a previous public office.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If the previous public office was a political public office, then the consideration of the issue of disciplinary liability shall be carried out by the state body in which the civil servant held the position when the disciplinary offence was committed, with the application of the relevant provisions of these Rules in relation to political civil servants, except for the cases provided for in paragraph 9 of these Rules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If the previous public office was an administrative public office, then the consideration of the issue of disciplinary liability shall be carried out by the government body in which the civil servant held the position when the disciplinary offence was committed, with the application of the relevant provisions of these Rules in relation to administrative civil servants, except for the cases provided for in paragraphs 21, 24 and 25 of these Rules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 2 has been supplemented with paragraph 3-1 in accordance with Decree of the President of the Republic of Kazakhstan dated 02.05.2025, № 870 (shall come into effect ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-2. A disciplinary sanction on a political civil servant specified in the first part of paragraph 3-1 of these Rules shall be imposed by an authorized person specified in paragraph 3 of these Rules, according to the last position held, within the time limits for imposing a disciplinary sanction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 2 has been supplemented with paragraph 3-2 in accordance with Decree of the President of the Republic of Kazakhstan dated 02.05.2025, № 870 (shall come into effect ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       4. Disciplinary sanction against political public servants:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) appointed by the President of the Republic of Kazakhstan, imposed by him/her on his/her own initiative or on representations of the direct heads of these servants, other officials or state bodies authorized by the President of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8823,51 +8979,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       When disciplinary sanctions are imposed on political civil servants for non-fulfillment or improper execution of instructions of the President of the Republic of Kazakhstan, as well as the Prime Minister of the Republic of Kazakhstan and his deputies, the leadership of the Administration of the President of the Republic of Kazakhstan, as well as the Government of the Republic of Kazakhstan, their early removal shall be carried out in agreement with the relevant officials of the Administration of the President of the Republic of Kazakhstan and the Office of the Government of the Republic of Kazakhstan, respectively.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      A petition to the Administration of the President of the Republic of Kazakhstan and the Office of the Government of the Republic of Kazakhstan, respectively, for consent to early lifting of a disciplinary sanction shall be sent by the immediate supervisor of the political civil servant  who is under sanction.</w:t>
+      A petition to the Administration of the President of the Republic of Kazakhstan and the Office of the Government of the Republic of Kazakhstan, respectively, for consent to early lifting of a disciplinary sanction shall be sent by the immediate supervisor of the political civil servant who is under sanction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -8883,51 +9039,93 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. A disciplinary sanction that has not been removed by the day of termination of official duties by a political public servant, shall be deemed to be removed from the day of termination of these duties.</w:t>
+      17. A disciplinary sanction that has not been removed by the date of termination of a political civil servant’s powers in a political public office shall be considered removed from the date of termination of these powers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Paragraph 17 – as amended by Decree of the President of the Republic of Kazakhstan dated 02.05.2025, № 870 (shall come into effect upon expiry of ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Early removal of disciplinary sanction shall be made by:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9367,50 +9565,200 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. In cases when within one disciplinary proceeding it is necessary to consider offenses of several administrative public servants of different categories, the disciplinary responsibility shall be considered by the body or the official having the right to consider an offense of the servant having higher status (category).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      26-1. An administrative civil servant shall be subject to disciplinary liability for committing a disciplinary offence in a previous public office.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If the previous public office was a political public office, then the consideration of the issue of disciplinary liability shall be carried out by the state body in which the civil servant held the position when the disciplinary offence was committed, with the application of the relevant provisions of these Rules in relation to political civil servants, except for the cases provided for in paragraph 9 of these Rules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If the previous public office was an administrative public office, then the consideration of the issue of disciplinary liability shall be carried out by the government body in which the civil servant held the position when the disciplinary offence was committed, with the application of the relevant provisions of these Rules in relation to administrative civil servants, except for the cases provided for in paragraphs 21, 24 and 25 of these Rules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Authorized person of the administrative civil servant:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) promptly provides materials and information that serve as the basis for suspending and resuming the official investigation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) provides other assistance for a comprehensive and objective consideration of the issue of disciplinary liability of a civil servant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 1 has been supplemented with paragraph 26-1 in accordance with Decree of the President of the Republic of Kazakhstan dated 02.05.2025, № 870 (shall come into effect ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       27. Disciplinary offences are divided into the following types:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) minor;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -10437,50 +10785,146 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The authorized person for the akim of a city of district significance, settlement, village, rural district is the akim of the district (city of regional significance).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      45-1. An official investigation into a disciplinary offence committed by an administrative civil servant specified in the first part of paragraph 26-1 of these Rules shall be ordered by an act of an authorized person of the state body in which the civil servant held a position when the offence was committed, except for the cases provided for in paragraphs 49, 50, 51 and 52 of these Rules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      An authorized person of the state body in which the administrative civil servant holds a position shall be notified of the appointment of an official investigation and information about disciplinary offenses of the administrative civil servant specified in the first part of paragraph 26-1 of these Rules within three working days from the date of appointment of the official investigation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The materials of the official investigation shall be examined by the Commission of the state body in which the civil servant held an administrative state position when the offense was committed, and in the event of a recommendation to impose a disciplinary sanction, the authorized person of the state body in which the civil servant held a position when the offense was committed, shall within five working days, send the relevant materials to the civil servant's last place of work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 3 has been supplemented with paragraph 45-1 in accordance with Decree of the President of the Republic of Kazakhstan dated 02.05.2025, № 870 (shall come into effect ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       46. Information on disciplinary offenses of administrative civil servants specified in paragraphs 21, 24, 25 of these Rules, which became known to the authorized person, shall be forwarded within three working days to the National Commission, Ethics Commission or Ethics Council in accordance with their competence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. An internal investigation is carried out by the personnel management service (HR service) or by persons entrusted with the performance of the duties of the personnel management service (HR service), within no more than ten working days from the date of publication of the act on conducting an internal investigation. At the same time, the direct head of the administrative civil servant is involved in the internal investigation, except in cases of a conflict of interests or consideration of their disciplinary responsibility within the framework of one disciplinary proceeding and the cases provided for in paragraph 48 of these Rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -12215,50 +12659,170 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      72-1. A disciplinary sanction on an administrative civil servant specified in the first part of paragraph 26-1 of these Rules shall be imposed by an authorized person of the state body for the last position held within the time limits for imposing a disciplinary sanction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 5 has been supplemented with paragraph 72-1 in accordance with Decree of the President of the Republic of Kazakhstan dated 02.05.2025, № 870 (shall come into effect ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72-2. When an authorized person reviews materials of an official investigation transferred from another government agency and the Commission's recommendation on the imposition of a disciplinary sanction for disciplinary offenses committed by an administrative civil servant in a previous public office, the materials shall not be sent for additional official investigation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 5 has been supplemented with paragraph 72-2 in accordance with Decree of the President of the Republic of Kazakhstan dated 02.05.2025, № 870 (shall come into effect ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       73. Materials of additional internal investigation shall be considered by the Commission in other structure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. The person subject to the penalty shall be informed about the imposed disciplinary sanction by the personnel management service (personnel service) or by the person entrusted with the performance of the duties of the personnel management service (personnel service), the relevant state body within three business days from the date of the execution of the penalty certificate against signature. In case of refusal of the person subjected to the penalty to confirm the familiarization with his signature, the corresponding entry shall be made in the act of imposition of the penalty or an act is drawn up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -12339,51 +12903,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      76. Excluded by the Decree of the President of the Republic of Kazakhstan dated 22.02.2022 № 814 (shall enter into force from the day of its first official publication). </w:t>
+        <w:t>      76. Excluded by the Decree of the President of the Republic of Kazakhstan dated 22.02.2022 № 814 (shall enter into force from the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12617,51 +13181,93 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      83. A disciplinary sanction that has not been removed by the day of dismissal of an administrative public servant shall be deemed to be removed from the day of his/her dismissal from the state body.</w:t>
+      83. A disciplinary sanction that has not been removed by the date of termination of civil service shall be considered removed from the date of termination of civil service by an administrative civil servant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Paragraph 83 – as amended by Decree of the President of the Republic of Kazakhstan dated 02.05.2025, № 870 (shall come into effect upon expiry of ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. Early removal of the disciplinary penalty imposed on the recommendation of the National Commission, the Regional Personnel Commission, the Ethics Commission, the Ethics Council or the Commission shall be carried out by the authorized person who imposed it in coordination with the National Commission, the Ethics Commission, the Regional Personnel Commission, the Ethics Council or the Commission, with the exception of the persons specified in paragraph 86 of these Rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12793,75 +13399,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Paragraph 85 is in the wording of the Decree of the President of the Republic of Kazakhstan dated 24.01.2019 № 828 (shall be enforced from the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      86. Excluded by the Decree of the President of the Republic of Kazakhstan dated 02.05.2025 № 870 (shall come into effect upon expiry of ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      87. Excluded by the Decree of the President of the Republic of Kazakhstan dated 31.12.2022 № 77 (shall enter into force from the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -14633,55 +15227,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>