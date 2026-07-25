--- v0 (2025-11-23)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4bf18e3" w14:textId="4bf18e3">
+    <w:p w14:paraId="c738063" w14:textId="c738063">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -185,71 +185,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       To be published in the Collected Acts of the President and the Government of the Republic of Kazakhstan (extract) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      In accordance with subparagraph 1) of paragraph 2 of Article 17-1 of the Constitutional Law of the Republic of Kazakhstan dated December 26, 1995 "On the President of the Republic of Kazakhstan", </w:t>
+      In accordance with subparagraph 1) of paragraph 2 of Article 17-1 of the Constitutional Law of the Republic of Kazakhstan “On the President of the Republic of Kazakhstan”, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>I HEREBY RESOLVE</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>I HEREBY DECREE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Footnote. Preamble – as amended by Decree of the President of the Republic of Kazakhstan dated 10.09.2025, № 992. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. To approve the attached Regulation on the State Security Service of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1563,51 +1605,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       using office premises, vehicles, communications and other property of state bodies and organizations, as well as, on a contractual basis, residential and other property of citizens, and in urgent cases - communication means of citizens;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      organizing and carrying out in the prescribed manner the equipping of the  protected objects with security alarms, video surveillance, operational and technical control, other technical security means, as well as operational and technical maintenance of these means, ensuring, if necessary, the protection of information during their operation;</w:t>
+      organizing and carrying out in the prescribed manner the equipping of the protected objects with security alarms, video surveillance, operational and technical control, other technical security means, as well as operational and technical maintenance of these means, ensuring, if necessary, the protection of information during their operation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       issuing conclusions on bringing into the territory of the Republic of Kazakhstan and taking out from the territory of the Republic of Kazakhstan of military hand-held small arms and ammunition to employees of foreign law enforcement bodies and special services arriving in the Republic of Kazakhstan to perform tasks to ensure the security of heads of foreign states, parliaments and governments during their stay on the territory of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2214,51 +2256,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       in order to ensure the safety of movement of special-purpose vehicles in the cities of Astana and Almaty, determine the speed of their movement on highways or separate sections of highways and introduce restrictions on the movement, stopping and parking of vehicles, temporarily change the traffic direction;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      suspend, during the security measures period, all types of repair, construction, installation and other work on the routes followed by protected persons (hereinafter referred to as special routes) and within airport territories;</w:t>
+      suspend, during the security measures period, all types of repairs, construction, installation and other work on the routes followed by protected persons (hereinafter referred to as special routes) and within airport territories;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       use unmanned aerial vehicles in the preparation and conduct of security measures, also to suppress violations of the use of airspace in the security measures zone or above the territory of protected facilities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2706,51 +2748,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Functions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) organize and carry out security measures to ensure the safety of the President of the Republic of Kazakhstan, other protected persons and objects. Manage the forces and resources of state bodies involved in security activities. Determine the boundaries of the zone of conduct,  start and end time of security measures, the procedure for organizing and carrying out security measures, the composition of forces and means involved in their implementation, as well as the procedure for sound recording, photography and video recording in the security measures area;</w:t>
+      1) organize and carry out security measures to ensure the safety of the President of the Republic of Kazakhstan, other protected persons and objects. Manage the forces and resources of state bodies involved in security activities. Determine the boundaries of the zone of conduct, start and end time of security measures, the procedure for organizing and carrying out security measures, the composition of forces and means involved in their implementation, as well as the procedure for sound recording, photography and video recording in the security measures area;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) carry out, in the manner determined by the head of the State Security Service, the protection and defense of protected objects, organize combat duty to ensure the safety of protected persons and objects;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3030,51 +3072,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) ensure the protection of information constituting state secrets;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) coordinate the production of all types of repair, construction and other work on protected facilities, zones of regime territories intended for their placement, special routes and adjacent territories;</w:t>
+      19) coordinate the production of all types of repairs, construction and other work on protected facilities, zones of regime territories intended for their placement, special routes and adjacent territories;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) organize combat, technical, material, financial, scientific, information, legal, social and other types of support for the State Security Service, including catering for servicemen and military personnel, construction, reconstruction and repair of buildings and structures under its authority, housing and barracks construction;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3318,51 +3360,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) approve, in agreement with the authorized healthcare body, the contents of medical kits (individual, group) used by military personnel and servicemen of the State Security Service;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35) determine the form of the cooperation contract with adult, legally capable individuals, its  conditions and validity terms;</w:t>
+      35) determine the form of the cooperation contract with adult, legally capable individuals, its conditions and validity terms;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) determine the procedure for the formation and use of operational records and information systems, as well as the maintenance of operational records files;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3408,79 +3450,331 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) approve the form of the contract, the procedure for its conclusion, extension, amendment, termination and expiration;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      40) other functions provided for by the legislation of the Republic of Kazakhstan.</w:t>
+      40) participate in the formation and implementation of state policy in the field of defense industry and state defense procurement;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) participate in the implementation of military-technical cooperation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) decide to recognize the property of the State Security Service as unusable;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) carry out the destruction of ammunition;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) transfer unused defense facilities to the authorized body for the management of state property, except in cases stipulated by the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) determine the tactical and technical characteristics for new models and weapons and military equipment proposed for purchase;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) select the executors of the state defense order and communicates to them the tasks of the approved state defense order if budgetary funds within the framework of the state defense order are provided for in the budget of the State Security Service;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) develop and approve, in agreement with the authorized body in the field of state defense procurement, a list of military goods (products), dual-use goods (products), military works and military services provided for in subparagraphs 1-1), 2), 3), 7) and 12) of part one of paragraph 2 of Article 19 of the Law of the Republic of Kazakhstan "On the Defense Industry and State Defense Order", purchased within the framework of the state defense order;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) ensure the fulfillment of state defense order tasks within the limits of its competence;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) organize and conduct state tests of prototypes of weapons, military and special equipment, technical and special means, prepares documentation for their acceptance into service, equipment, supply and operation in accordance with the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) participate in the preparation of documents for the acceptance of prototypes of weapons, military and special equipment, technical and special means for armament, equipment, supply and operation, in the approval of design, technical and other documentation for their transfer to serial production in accordance with the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) carry out acceptance of prototypes of weapons, military and special machinery, technical and special means for armament, equipment, supply and operation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) develop, coordinate, participate in the development, amendment and cancellation of military national standards in accordance with the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) participate in planning the territorial defense of the Republic of Kazakhstan within the limits of its competence;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) carry out other functions provided for by the laws of the Republic of Kazakhstan and acts of the President of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Paragraph 17 as amended by Decree of the President of the Republic of Kazakhstan dated 19.02.2024 № 483 (shall come into effect from the date of its first official publication).</w:t>
+        <w:t>      Footnote. Paragraph 17 as amended by Decree of the President of the Republic of Kazakhstan dated 19.02.2024 № 483 (shall come into effect from the date of its first official publication); dated 10.09.2025 № 992.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3880,51 +4174,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) determine the powers of heads and officials of the department and structural divisions of the State Security Service in resolving organizational, personnel, structural, staffing, financial, production, economic and other matters;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) establish the procedure and plan for staffing the Special Forces with conscripts, as well as servicemen undergoing military service under conscription and contract;</w:t>
+      19) determine the procedure and plan for staffing the Special Forces with military personnel;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) approve the nomenclature of positions of the State Security Service, the list of positions filled by employees, servicemen and workers;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4024,87 +4318,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) establish the procedure for referring employees of the State Security Service to a military medical commission to determine the category of fitness for service;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) enroll citizens of the Republic of Kazakhstan into service in the State Security Service with their removal from general military registration, assign to them special and military ranks up to and including colonel rank. To certain categories of the State Security Service employees it may count in  their length of service their work experience before enlisting in the service in the procedure established by them;</w:t>
+      27) enroll citizens of the Republic of Kazakhstan into service in the State Security Service with their removal from general military registration, assign to them special and military ranks up to and including colonel rank. To certain categories of the State Security Service employees, it may count in their length of service their work experience before enlisting in the service in the procedure established by them;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) determine the List of officials who have the right to issue orders on concluding a contract, appointing to positions, moving, releasing, dismissing employees, servicemen, as well as assigning to them a special or military rank;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29) establish the procedure for re-attestation and assignment of a special rank to citizens enlisted in the State Security Service from the reserve, or accepted as a transfer from the Armed Forces, other troops and military formations, special state bodies or law enforcement bodies and having military, special ranks, class ranks , when appointing an employee to a position;</w:t>
+      29) establish the procedure for re-attestation and assignment of a special rank to citizens enlisted in the State Security Service from the reserve, or accepted as a transfer from the Armed Forces, other troops and military formations, special state bodies or law enforcement bodies and having military, special ranks, class ranks, when appointing an employee to a position;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) appoint and dismiss employees, servicemen and workers, dismiss from service or military service and transfer employees and military personnel of the State Security Service, with the exception of those appointed and dismissed by the President of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4264,51 +4558,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) establish the accreditation procedure and the list of participants in events with participation of protected persons subject to accreditation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      39) make submissions to the President of the Republic of Kazakhstan on awarding special and military ranks of senior officers and  awarding employees, servicemen, workers with state awards, also conferment of honorary titles;</w:t>
+      39) make submissions to the President of the Republic of Kazakhstan on awarding special and military ranks of senior officers and awarding employees, servicemen, workers with state awards, also conferment of honorary titles;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) establish the procedure for wearing special uniforms by members of the State Security Service, and also establish the specifics of wearing individual items on military uniform and insignia by members of the State Security Service;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4390,69 +4684,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) approve the Instruction on business trips of employees, servicemen and employees of the State Security Service;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      46) form a permanent departmental budget commission, approve the regulations on it, determine its composition;</w:t>
-[...17 lines deleted...]
-      47) manage the property and financial resources of the State Security Service;</w:t>
+      46) form a departmental budget commission, determine its working body and approve its regulations, competence and composition;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) manage the property and budgetary funds of the State Security Service;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) establish the procedure for monetary support and determination of service(work) length for calculation of official salaries and benefits for the health of employees and servicemen of the State Security Service;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4498,51 +4792,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) represent the State Security Service in relations with state bodies of the Republic of Kazakhstan, legal entities, as well as with special, law enforcement and other bodies of foreign states and international organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      52) submit proposals on  improving the State Security Service performance for consideration by the President of the Republic of Kazakhstan;</w:t>
+      52) submit proposals on improving the State Security Service performance for consideration by the President of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) approve the Regulations of the State Security Service;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4840,51 +5134,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70) approve the List of non-standard positions and corresponding to them special and military ranks;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      71) establish procedures for appointing lower level personnel to positions to be replaced by sergeants and officers if it is impossible to appoint personnel of the corresponding composition to these positions;</w:t>
+      71) establish procedures for appointing lower-level personnel to positions to be replaced by sergeants and officers if it is impossible to appoint personnel of the corresponding composition to these positions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72) establish the procedure for filing a submission when appointing an employee to a position, in dismissal, enrollment at the disposal of the supervisor, dismissal, assignment, demotion, deprivation of a special rank, and when concluding a new contract;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5002,51 +5296,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79) establish the procedure of paying monetary compensation to employees (except for employees living in official housing located on the territory of closed and separate military camps, border departments and other closed facilities, as well as cadets and trainees) for housing maintenance and payment of utilities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      80) establish the procedure for providing special uniforms and other clothing and the procedure for paying monetary compensation to employees (except for cadets and trainees) in return for  not received clothing articles;</w:t>
+      80) establish the procedure for providing special uniforms and other clothing and the procedure for paying monetary compensation to employees (except for cadets and trainees) in return for not received clothing articles;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81) establish the procedure for paying lifting benefits to employees (except for cadets, trainees) of the State Security Service in case of relocation in service, associated with moving from one locality to another at a distance of more than one hundred kilometers;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5164,87 +5458,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88) establish the procedure for paying remuneration to confidential assistants who provide assistance on a reimbursable basis;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      89) ensure control over the organization, tactics, forms and methods of counterintelligence activities, the forces and means involved,  organization and implementation of international cooperation with special services, security agencies, law enforcement bodies of foreign states, international organizations, ensuring  secrecy and conspiracy;</w:t>
+      89) ensure control over the organization, tactics, forms and methods of counterintelligence activities, the forces and means involved, organization and implementation of international cooperation with special services, security agencies, law enforcement bodies of foreign states, international organizations, ensuring secrecy and conspiracy;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90) determine the list of services, divisions and categories of the State Security Service members who have the right to use the National video monitoring system;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      91) establish the procedure for the construction, management, use, distribution of numbering, organizational and technical support for operation, information security, traffic clearance, interaction conditions  and acceptance into operation (decommissioning) of encrypted, classified, coded communication networks and special-purpose telecommunications networks;</w:t>
+      91) establish the procedure for the construction, management, use, distribution of numbering, organizational and technical support for operation, information security, traffic clearance, interaction conditions and acceptance into operation (decommissioning) of encrypted, classified, coded communication networks and special-purpose telecommunications networks;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92) establish the procedure for the use of unmanned aircraft in the preparation and conduct of security measures, also to suppress violations of the use of airspace in the security measures zone or over the territory of protected objects;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5254,141 +5548,231 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93) establish the procedure for organization of cynological activities in the State Security Service;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      93-1) determines, in agreement with the central authorized body for budget planning, food ration standards for certain categories of employees of the State Security Service, taking into account the characteristics of their service;</w:t>
-[...89 lines deleted...]
-      93-6) approve the Rules for the competitive selection of conscripts for educational benefits for admission to higher and (or) postgraduate education in educational programs of higher education within the quotas established by the legislation of the Republic of Kazakhstan, with the exception of educational programs of medical, pharmaceutical and pedagogical education, in agreement with the authorized body in the field of science and higher education;</w:t>
+      94) determines, in agreement with the central authorized body for budget planning, food ration standards for certain categories of employees of the State Security Service, taking into account the characteristics of their service;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95) determines the procedure for providing food to certain categories of employees of the State Security Service;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96) determines the procedure for paying monetary compensation in the absence of the possibility of providing food according to established food ration standards for certain categories of employees of the State Security Service;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97) determines the procedure for the free temporary transfer of buildings, canteen premises and the property located in them for property lease (rent) within the term of the catering agreement;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98) approve, together with the first heads of state bodies, in the structure of which military service is provided, the rules for the competitive selection of military personnel on active military service to receive educational benefits in agreement with the authorized body in the field of science and higher education;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99) determine the procedure for the activities of housing commissions and the operation of the information system of the State Security Service;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100) approve the rules for making housing payments to an employee and a serviceman of the active reserve, a full-time undercover employee of the State Security Service;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101) determine the procedure for making field payments to military personnel of the State Security Service;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102) determine the procedure for conducting classes or training sessions on combat training, training sessions in crises for military personnel serving in the reserve;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103) determine the time period and procedure for the arrival of military personnel serving in the reserve at a military unit (institution) in the event of a call for training in crises;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      104) exercise other powers assigned to them by the laws of the Republic of Kazakhstan and acts of the President of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94) Exercise other powers assigned to it by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5408,51 +5792,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Paragraph 21 as amended by Decree of the President of the Republic of Kazakhstan dated 19.02.2024 № 483 (shall come into effect from the date of its first official publication); dated 18.06.2024 № 574 (shall enter into force from the date of its first official publication).</w:t>
+        <w:t>      Footnote. Paragraph 21 as amended by Decree of the President of the Republic of Kazakhstan dated 19.02.2024 № 483 (shall come into effect from the date of its first official publication); dated 18.06.2024 № 574 (shall enter into force from the date of its first official publication); dated 10.09.2025 № 992 (for the procedure for putting this Decree into effect, refer to Paragraph 2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5548,123 +5932,165 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) consideration of the most important operational and service activity issues;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ensuring development of measures to improve the efficiency of operational activities and  adoption of coordinated decisions on them.</w:t>
+      2) ensuring development of measures to improve the efficiency of operational activities and adoption of coordinated decisions on them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The decisions of the Collegium shall be announced by order of the head of the State Security Service. The tasks, powers, procedures and personnel of the Collegium shall be regulated by regulations approved by the head of the State Security Service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. The procedure for admission to the State Security Service and service shall be determined by the laws of the Republic of Kazakhstan “On special state bodies of the Republic of Kazakhstan” and “On military service and status of military servants.”</w:t>
-[...35 lines deleted...]
-      The selection of conscripts into the Special Forces is a priority.</w:t>
+      25. The procedure for joining the State Security Service and for serving in it shall be determined by the laws of the Republic of Kazakhstan “On special state bodies of the Republic of Kazakhstan” and “On military service and the status of military personnel”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Special forces shall be recruited in accordance with the procedure established by the legislation of the Republic of Kazakhstan, from among citizens of the Republic of Kazakhstan called up for military service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The selection of conscripts for the Special Forces shall be a priority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Paragraph 25 – as amended by Decree of the President of the Republic of Kazakhstan dated 10.09.2025, № 992.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Secret.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7614,51 +8040,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5) the Head of the State Security Service of the Republic of Kazakhstan;".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14. In the Decree of the President of the Republic of Kazakhstan dated August 9, 2013 № 611 "On approval of the Rules for organization and functioning of the state system for monitoring information and alerting the public about the occurrence of the threat of an act of terrorism" (Collected Acts of the President and the Government of the Republic of Kazakhstan, 2013, № 44, Article 647) : </w:t>
+      14. In the Decree of the President of the Republic of Kazakhstan dated August 9, 2013 № 611 "On approval of the Rules for organization and functioning of the state system for monitoring information and alerting the public about the occurrence of the threat of an act of terrorism" (Collected Acts of the President and the Government of the Republic of Kazakhstan, 2013, № 44, Article 647): </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       in the Rules for organization and functioning of the state system for monitoring information and alerting the public about the threat of an act of terrorism, approved by the said Decree:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8254,55 +8680,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>