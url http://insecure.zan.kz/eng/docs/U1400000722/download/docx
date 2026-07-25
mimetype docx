--- v0 (2025-10-14)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="81c74bb" w14:textId="81c74bb">
+    <w:p w14:paraId="b6a945e" w14:textId="b6a945e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2319,52 +2319,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       REPUBLICS OF KAZAKHSTAN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Please complete/issue (diplomatic, service) passport for departure to ___________________ (country):</w:t>
+        <w:t xml:space="preserve">
+      Please complete/issue (diplomatic, service) passport for departure to ___________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (country):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Full name - position</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2481,52 +2499,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The appendix:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) Copy of the assignment order certified by the Human Resources (HR) Department of the sending authority, or other document;</w:t>
+        <w:t xml:space="preserve">
+      1) Copy of the assignment order certified by the Human Resources (HR) Department of the </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      sending authority, or other document;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) a completed application for the issuance of a passport;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4796,51 +4832,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> List of persons who are issued a service passport of the Republic of Kazakhstan</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Footnote. List as amended by decrees of the President of the Republic of Kazakhstan dated 21.04.2014 № 807; 29.08.2014 № 900; 29.12.2015 № 158; 05.10.2016 № 349; 03.10.2017 № 555 (shall be enforced from the date of its first official publication); 18.02.2019 № 843; 22.07.2019 № 74; dated February 20, 2021 № 515; dated May 18, 2022 № 895.</w:t>
+      Footnote. List as amended by decrees of the President of the Republic of Kazakhstan dated 21.04.2014 № 807; 29.08.2014 № 900; 29.12.2015 № 158; 05.10.2016 № 349; 03.10.2017 № 555 (shall be enforced from the date of its first official publication); 18.02.2019 № 843; 22.07.2019 № 74; dated February 20, 2021 № 515; dated 18.05.2022 № 895; dated 23.02.2024 № 487; dated 26.08.2025 № 975.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Judges of the Supreme Court of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4904,51 +4940,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1. Employees of the National Bank of the Republic of Kazakhstan, appointed to foreign institutions of the Republic of Kazakhstan in the order of secondment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Employees of the Ministry of Defense of the Republic of Kazakhstan, the State Security Service of the Republic of Kazakhstan, the General Prosecutor's Office of the Republic of Kazakhstan, the National Security Committee of the Republic of Kazakhstan, the Ministry of Internal Affairs of the Republic of Kazakhstan, the Anti-Corruption Agency of the Republic of Kazakhstan (Anti-Corruption Service), the Economic Investigation Service of the Agency of the Republic of Kazakhstan for Financial monitoring, having officer ranks, class ranks, qualification classes and (or) carrying out law enforcement activities, except for employees of territorial bodies.</w:t>
+      5. Employees of the Ministry of Defense of the Republic of Kazakhstan, the State Security Service of the Republic of Kazakhstan, the Prosecutor General's Office of the Republic of Kazakhstan, the National Security Committee of the Republic of Kazakhstan, the Ministry of Internal Affairs of the Republic of Kazakhstan, the Economic Investigation Service of the Agency of the Republic of Kazakhstan for Financial Monitoring, holding officer ranks, class ranks, qualification classes and (or) carrying out law enforcement activities, except for employees of territorial bodies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1. Military personnel participating in the fulfillment of international obligations to maintain peace and security.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Employees of the diplomatic service of the Republic of Kazakhstan, their family members.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5082,55 +5136,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>