--- v0 (2025-10-03)
+++ v1 (2026-04-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5ccf703" w14:textId="5ccf703">
+    <w:p w14:paraId="4d52385" w14:textId="4d52385">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2226,51 +2226,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Composition of the Republican Commission for training abroad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Footnote. Composition - in the wording of the resolution of the President of the RK dated 29.06.2024 № 591.</w:t>
+      Footnote. Composition - in the wording of the resolution of the President of the RK dated 29.06.2024 № 591; as amended by Decree of the President of the Republic of Kazakhstan dated 28.04.2025 №. 861 (effective from the date of signing, with the exception of the rules and regulations for the Agency's functions in shaping state policy in the field of atomic energy use and implementing state policy on regulating uranium exploration operations, which come into force from the date of enactment of the laws of the Republic of Kazakhstan providing for amendments and additions to the relevant legislative acts of the Republic of Kazakhstan; dated 26.08.2025 № 975.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       State Counselor of the Republic of Kazakhstan, Chairman</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2406,51 +2406,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Chairman of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Chairman of the Agency of the Republic of Kazakhstan on Combating Corruption (Anti-Corruption Service)</w:t>
+      Deputy Chairman of the National Security Committee of the Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Chairman of the Atomic Energy Agency of the Republic of Kazakhstan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Minister of Agriculture of the Republic of Kazakhstan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>