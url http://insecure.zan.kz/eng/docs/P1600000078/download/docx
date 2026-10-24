--- v0 (2025-10-05)
+++ v1 (2026-10-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6e8988a" w14:textId="6e8988a">
+    <w:p w14:paraId="bdf31b3" w14:textId="bdf31b3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -145,107 +145,73 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Decree of the Government of the Republic of Kazakhstan dated February 18, 2016 No. 78. Headline as amended by the Resolution of the Government of the Republic of Kazakhstan dated September 25, 2019 No. 704 (shall be enforced dated 01.01.2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...37 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Headline as amended by the Resolution of the Government of the Republic of Kazakhstan dated September 25, 2019 No. 704 (shall be enforced dated 01.01.2020).</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t>
+      Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Headline as amended by the Resolution of the Government of the Republic of Kazakhstan dated September 25, 2019 № 704 (shall be enforced dated 01.01.2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       In accordance with the Law of the Republic of Kazakhstan "On Law Enforcement Service", the Government of the Republic of Kazakhstan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -267,51 +233,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Preamble - as amended by Resolution of the Government of the Republic of Kazakhstan dated October 26, 2022 No. 850 (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Preamble - as amended by Resolution of the Government of the Republic of Kazakhstan dated October 26, 2022 № 850 (shall be enforced ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -613,51 +579,51 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Approved by</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Order No. 78</w:t>
+              <w:t>Order № 78</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">of the Government </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -671,779 +637,1031 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>dated February 18, 2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Rules</w:t>
+        <w:t xml:space="preserve"> Rules medical and sanatorium-resort provision of employees and their families living with them, pensioners of law enforcement agencies, as well as children of employees who died in the line of duty, before they reach the age of majority, in the relevant state health organizations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The rules as amended by the Resolution of the Government of the Republic of Kazakhstan dated September 25, 2019 № 704 (shall be enforced from January 1, 2020).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 1. General provisions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. These Rules for medical and sanatorium-resort provision of employees and members of their families living with them, pensioners of law enforcement agencies, as well as children of employees who died in the line of duty, before they reach the age of majority, in the relevant state health organizations (hereinafter referred to as the Rules) have been developed in accordance with the Law of the Republic of Kazakhstan “On Law Enforcement Service” and shall determine the procedure for medical and sanatorium-resort provision for the contingent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The contingent includes employees of law enforcement bodies, civil protection bodies and the State Courier Service (hereinafter referred to as “employees”), members of their families residing jointly with them, pensioners, and children of employees of the said bodies who perished in the line of duty, until they attain the age of majority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Pensioners shall include pensioners of law enforcement bodies, civil protection bodies (who were conferred special ranks) and the State Courier Service (hereinafter referred to as “pensioners”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Paragraph 1 as amended by the Resolution of the Government of the Republic of Kazakhstan dated 04.09.2025 № 718 (effective ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Medical assistance to certain categories of employees, the list of which is approved by the Administration of the President of the Republic of Kazakhstan in agreement with the Administration of the President of the Republic of Kazakhstan, shall be provided in medical organizations of the Administration of the President of the Republic of Kazakhstan:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) within the guaranteed volume of free medical care in accordance with the Code of the Republic of Kazakhstan "On Public Health and Healthcare System" (hereinafter referred to as the Code);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) in the system of compulsory social health insurance in accordance with the Law of the Republic of Kazakhstan "On Compulsory Social Medical Insurance" (hereinafter referred to as the Law);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) at the expense of budgetary funds by types and volumes determined by the Administration of the President of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Paragraph 2 - as amended by Resolution of the Government of the Republic of Kazakhstan dated October 26, 2022 № 850 (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. In the Rules, family members of employees shall be understood as a spouse, joint or one of the spouse's minor children (adopted, dependent or under guardianship); children (adopted, dependent or under guardianship) and children of a spouse studying in educational institutions in full-time education, under the age of twenty-three years; children with disabilities (adopted, dependent or under guardianship) and children with disabilities of a spouse who have been diagnosed with a disability under the age of eighteen; parents and parents of a spouse who are dependent on the employee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The children of an employee who died in the line of duty, until they reach the age of majority, shall retain the right to medical and sanatorium-resort provisions in medical organizations of the internal affairs bodies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Paragraph 3 - as amended by Resolution of the Government of the Republic of Kazakhstan dated October 26, 2022 № 850 (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Medical provision for employees shall be carried out in medical organizations of the internal affairs bodies at the expense of budgetary funds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In the absence, at the place of service or place of residence of the employees, of medical organizations of the internal affairs bodies, or of relevant departments therein, specialists or special equipment, medical assistance to employees shall be provided by healthcare subjects on medical grounds:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) within the framework of the guaranteed volume of free medical assistance in accordance with the Code;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) within the system of mandatory social medical insurance in accordance with the Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Paragraph 4 as amended by the Resolution of the Government of the Republic of Kazakhstan dated 04.09.2025 № 718 (effective ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Payment for the services of healthcare subjects for the provision of medical assistance to employees within the framework of the guaranteed volume of free medical assistance and within the system of mandatory social medical insurance shall be made by the Social Medical Insurance Fund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Reimbursement of the costs of the social health insurance fund for paying for the services of healthcare entities to provide medical care to employees within the guaranteed volume of free medical care and in the compulsory social health insurance system is carried out at the expense of budget funds provided for by the authorized body in the field of healthcare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Paragraph 5 as amended by the Resolution of the Government of the Republic of Kazakhstan dated 04.09.2025 № 718 (effective ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Medical assistance to members of the families of employees residing jointly with them, as well as to pensioners, shall be provided in medical organisations of the internal affairs bodies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Payment for the services of medical organisations of the internal affairs bodies for the provision of medical assistance to members of the families of employees and to pensioners shall be made by the Social Medical Insurance Fund:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) within the framework of the guaranteed volume of free medical assistance in accordance with the Code;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) within the system of mandatory social medical insurance in accordance with the Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Paragraph 6 as amended by the Resolution of the Government of the Republic of Kazakhstan dated 04.09.2025 № 718 (effective ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. In accordance with article 135-1 of the Code and article 6 of the Law, in order to receive medical care within the guaranteed volume of free medical care and in the system of compulsory social health insurance not provided by medical organizations of the internal affairs bodies, the contingent is assigned to health care subjects at the place of permanent or temporary residence, taking into account the right to freely choose the organization of primary health care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>medical and sanatorium-resort provision of employees and their families living with them,</w:t>
+        <w:t xml:space="preserve"> Chapter 2. Organization of medical support</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Medical organizations of internal affairs bodies provide the following types of medical care:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) outpatient and polyclinic care: primary health care and consultative and diagnostic assistance;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) inpatient care;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) inpatient care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Pharmaceutical provision in hospitals of medical organizations of internal affairs bodies is provided free of charge in accordance with the Kazakh national drug formulary approved by the authorized body in the field of health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Medical assistance to the contingent is provided in the medical organizations of the internal affairs bodies in accordance with health standards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Transfer of a patient from the contingent to inpatient care in medical organizations under the jurisdiction of the authorized body in the field of health is carried out in accordance with the legislation of the Republic of Kazakhstan in the field of health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Sending the contingent for treatment abroad is carried out in accordance with the legislation of the Republic of Kazakhstan in the field of healthcare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Hospitalisation of the contingent residing outside the cities of Astana and Almaty for inpatient treatment in medical organisations of the internal affairs bodies deployed in the cities of Astana and Almaty shall be carried out upon referral by specialists of medical organisations of the internal affairs bodies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure for referring the contingent to medical organisations of the internal affairs bodies deployed in the cities of Astana and Almaty shall be established by the Ministry of Internal Affairs of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Paragraph 13 as amended by the Resolution of the Government of the Republic of Kazakhstan dated 04.09.2025 № 718 (effective ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">pensioners of law enforcement agencies, as well as children of employees who died in the line </w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Registration of the contingent for receiving medical assistance shall be carried out by medical organisations of the internal affairs bodies on the basis of lists of the contingent submitted by the personnel services of law enforcement bodies, civil protection bodies and the State Courier Service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      For medical provision, registration shall be carried out on the basis of an identity document (for an employee – an identity card and an employee service identification card; for a member of an employee’s family – an identity card; for a child of an employee who perished in the line of duty – a birth certificate or an identity card; for pensioners – an identity card and a pension certificate), at any calendar time in accordance with the working schedule of the medical organisation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      For each person from among the contingent, an outpatient medical record shall be drawn up in accordance with the form approved by the authorised body in the field of healthcare, which shall be kept in the registry of the polyclinic of the medical organisation of the internal affairs bodies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Paragraph 14 as amended by the Resolution of the Government of the Republic of Kazakhstan dated 04.09.2025 № 718 (effective ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...138 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...548 lines deleted...]
-      For each person from the contingent, a medical record of an outpatient patient is drawn up in accordance with the form approved by the authorized body in the field of health, which is stored in the registry of the polyclinic of the medical organization of the internal affairs bodies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 3. Sanatorium-resort provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1562,51 +1780,51 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Appendix</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>to Order No. 78</w:t>
+              <w:t>to Order № 78</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>of the Government</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1638,87 +1856,87 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> List of certain expired orders of the Government of the Republic of Kazakhstan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Order No. 53 of the Government of the Republic of Kazakhstan dated January 16, 2002 “On approval of Rules of medical and health resort services for employees of law enforcement bodies and their family members living with them, as well as pensioners of law enforcement bodies”.</w:t>
-[...35 lines deleted...]
-      3. Order No. 85 of the Government of the Republic of Kazakhstan dated January 30, 2009 “On Amendments and Additions to Order No. 53of the Government of the Republic of Kazakhstan dated January 16, 2002” (Collected Acts of the President and the Government of the Republic of Kazakhstan, 2009, No. 8, art. 32).</w:t>
+      1. Order № 53 of the Government of the Republic of Kazakhstan dated January 16, 2002 “On approval of Rules of medical and health resort services for employees of law enforcement bodies and their family members living with them, as well as pensioners of law enforcement bodies”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Order № 724 of the Government of the Republic of Kazakhstan dated July 13, 2005 “On amendments to order № 53 of the Government of the Republic of Kazakhstan dated January 16, 2002” (Collected Acts of the President and the Government of the Republic of Kazakhstan, 2005, № 29, art. 370).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Order № 85 of the Government of the Republic of Kazakhstan dated January 30, 2009 “On Amendments and Additions to Order № 53of the Government of the Republic of Kazakhstan dated January 16, 2002” (Collected Acts of the President and the Government of the Republic of Kazakhstan, 2009, № 8, art. 32).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -1726,55 +1944,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2100,31 +2318,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>