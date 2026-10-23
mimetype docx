--- v0 (2025-10-13)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="540b7ea" w14:textId="540b7ea">
+    <w:p w14:paraId="5a06689" w14:textId="5a06689">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -145,65 +145,55 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Resolution of the Government of the Republic of Kazakhstan dated October 20, 2011 № 1192.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...13 lines deleted...]
-        <w:t>Unofficial translation</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Unofficial translation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       In pursuance of paragraph 2of Article 45, paragraph 2 of Article 66 of the Law of the Republic of Kazakhstan "On Law Enforcement Service", the Government of the Republic of Kazakhstan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -275,51 +265,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Approve the attached:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Rules for the payment of lump-sum compensation to an officer of a law enforcement body, civil protection body, state courier service of the Republic of Kazakhstan in case of sustained maiming (injury, wound, concussion) in the performance of his official duties, also in the event of his death  due to illness, maiming ( injuries, wounds, contusions) sustained in the performance of official duties, to persons entitled to it;</w:t>
+      1) Rules for the payment of lump-sum compensation to an officer of a law enforcement body, civil protection body, state courier service of the Republic of Kazakhstan in case of sustained maiming (injury, wound, concussion) in the performance of his official duties, also in the event of his death due to illness, maiming (injuries, wounds, contusions) sustained in the performance of official duties, to persons entitled to it;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Rules for secondment of officers of law enforcement bodies, civil protection bodies, state courier service of the Republic of Kazakhstan to state bodies of the Republic of Kazakhstan and international organizations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -721,249 +711,291 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Lump-sum compensation shall be paid to the officers or persons entitled to it in the following cases:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) death of an officer in the line of duty or within a year after dismissal from service due to illness, maiming(injury, wound, concussion) sustained in the line of duty (persons entitled to a lump sum compensation are dependents or heirs of the employee);</w:t>
-[...17 lines deleted...]
-      2) when disability is established to an officer as a result of illness, maiming(injury, wound, concussion) sustained in the performance of official duties;</w:t>
+      1) in the event of the death of a staff member due to an illness, injury (trauma, wound, contusion) sustained in the course of performance of official duties, or within one year after dismissal from service due to an illness, injury (trauma, wound, contusion) sustained in the course of performance of official duties (persons entitled to receive the lump-sum compensation shall be the dependants or heirs of the staff member);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) upon the staff member being assigned a disability that resulted from an illness, injury (trauma, wound, contusion) sustained in the course of performance of official duties, or that resulted from an illness, injury (trauma, wound, contusion) sustained in the course of performance of official duties, prior to the expiration of one year from the date of the staff member's dismissal from service;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) if an officer sustained a severe or minor injury (injury, wound, concussion) in the performance of official duties that did not result in disability.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Paragraph 2 as amended by the Resolution of the Government of the Republic of Kazakhstan dated 09.10.2025 № 837 (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. In order to receive a lump sum compensation, an officer or persons entitled to it, shall draw up and file to the financial unit of a law enforcement body, civil protection body, state courier service of the Republic of Kazakhstan at the service place of the officer (hereinafter - financial unit) the following documents:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) in the event of death of an officer in the line of duty or within a year after dismissal from service due to illness, maiming(injury, wound, concussion) sustained in the line of duty:</w:t>
-[...125 lines deleted...]
-      On the fact of the death of an officer who died before the expiry of one year due to damage to health during the events specified in subparagraph 1) of paragraph 2 of these Rules, in addition, a conclusion of the military medical commission (hereinafter - MMC) shall be submitted;</w:t>
+      1) In the event of the death of a staff member due to an illness, injury (trauma, wound, contusion) sustained in the course of performance of official duties, or within one year after dismissal from service due to an illness, injury (trauma, wound, contusion) sustained in the course of performance of official duties:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      an application according to Annex 1 to these Rules;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a copy of the death certificate or a death notification;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a copy of the conclusion from the place of service of the deceased regarding the circumstances of the death;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a certificate of inheritance, if the applicant for payment is an heir of the deceased;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a certificate of dependency;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a certificate from the financial subdivision regarding the monetary allowance of the deceased as of the date of death.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In the event of the death of a staff member who died prior to the expiration of one year as a result of health impairment sustained upon the occurrence of the events specified in subparagraph 1) of paragraph 2 of these Rules, a conclusion of the Military Medical Commission (hereinafter – the MMC) shall additionally be submitted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) when it is established that an officer’s disability resulted from illness, maiming (injury, wound, concussion) sustained in the performance of official duties:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1081,159 +1113,201 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       application as required by Appendix 1 to these Rules;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      a copy of the conclusion from the officer’s  service place on the circumstances of severe or minor injury;</w:t>
-[...17 lines deleted...]
-      a certificate from a medical institution or  MMC on the severity of the injury;</w:t>
+      a copy of the conclusion from the officer’s service place on the circumstances of severe or minor injury;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a certificate from a medical institution or MMC on the severity of the injury;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       a statement of the financial unit on the officer's salary on the day of the event.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Paragraph 3 as amended by the Resolution of the Government of the Republic of Kazakhstan dated 09.10.2025 № 837 (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Lump-sum compensation upon establishing an officer's disability resulting from illness, maiming (injury, wound, concussion) sustained in the performance of official duties, or resulting from illness, maiming (injury, wound, concussion) sustained in the performance of official duties, before the expiry of one year from the date of the officer's dismissal from the law enforcement service, shall be paid in the following amounts:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) to a person with the first disability group - thirty months' allowance;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) to a person with  the second disability group - eighteen months' allowance;</w:t>
-[...17 lines deleted...]
-      3) to a person with the third disability group -  six-months’ allowance.</w:t>
+      2) to a person with the second disability group - eighteen months' allowance;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) to a person with the third disability group - six-months’ allowance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. When an officer or persons entitled to a lump-sum compensation apply for payment of the compensation, the financial unit shall check the completeness and correctness of the documents referred to in paragraph 3 of these Rules, and register the application on the day of its receipt, addressed in the name of the head of the law enforcement body, the civil protection body or the state courier service of the Republic of Kazakhstan, in the registration log of applications for the payment of lump-sum compensation in case of maiming (injury, wound, concussion)sustained by the officer in the performance of his official duties, also in the event of his death due to maiming (injury, wound, concussion) sustained in the performance of official duties, to persons entitled to it, as required by Appendix 2 to these Rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4558,55 +4632,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4932,31 +5006,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>