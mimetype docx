--- v0 (2025-11-15)
+++ v1 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="17d5ae3" w14:textId="17d5ae3">
+    <w:p w14:paraId="fd834f5" w14:textId="fd834f5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -6404,51 +6404,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33) approves the application form for obtaining a permit for special water use and the form of a permit for special water use; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      34) approves the methodology for calculating payment rates for the use of surface water resources, established by the tax legislation of the Republic of Kazakhstan; </w:t>
+      34) approves the methodology for calculating the fees for the use of surface water resources, established by the tax legislation of the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35) approves the rules for subsidizing the cost of water supply services to agricultural producers; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6555,50 +6555,92 @@
       40) performs other functions stipulated by this Code, other laws of the Republic of Kazakhstan, acts of the President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. The department of the authorized body carries out its activities within the competence established by the authorized body. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 23 as amended by the Law of the Republic of Kazakhstan dated18.07.2025, № 215-VIII (effective from 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 24. Tasks and functions of the basin water inspectorate for protection and regulation of the use of water resources </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -7500,51 +7542,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. The authorized body in the field of the development of the agro-industrial complex, as part of the development and approval of the recommended regional specialization scheme for the optimal use of agricultural land for the production of specific types of agricultural products, conducts zoning of types of crops, diversifying their composition and structure, taking into account the conclusions of basin plans for the protection and use of water resources in terms of preventing artificial droughts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. The authorized body in the field of forestry shall organize afforestation of floodplain areas of surface water bodies, protective afforestation in the territories under its functional jurisdiction to prevent harmful effects of waters and prevent artificial droughts, taking into account the conclusions of basin plans for the protection and use of water resources. </w:t>
+      6. The authorized body in the field of forestry shall organize afforestation of floodplain areas of surface water bodies, protective afforestation in the territories under its functional jurisdiction to prevent harmful effects of waters and prevent artificial droughts, taking into account the conclusions of basin plan for the protection and use of water resources. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 26. Competence of local representative bodies of regions, cities of republican significance, the capital </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -7552,52 +7594,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Local representative bodies of regions, cities of republican significance, the capital: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1) annually approve the rates of payment for the use of water resources of surface sources; </w:t>
+        <w:t>
+      1) annually approve the fees for the use of surface water resources;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) approve the rules of general water use, taking into account the specifics of regional conditions, based on standard rules approved by the authorized body; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7650,50 +7692,92 @@
       6) exercise other powers in accordance with the legislation of the Republic of Kazakhstan to ensure the rights and legitimate interests of individuals and legal entities. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Local representative bodies of regions approve the amount of payment for one cubic meter of drinking water supplied from water supply systems included in the list of water supply systems, the cost of drinking water supply services of which is subject to subsidization. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote: Article 26 as amended by the Law of the Republic of Kazakhstan dated 18.07.2025, № 215-VIII (effective from 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 27. Competence of local executive bodies of regions, cities of republican significance, the capital </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -7875,70 +7959,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) reimburse part of the expenses incurred by the subject of the agro-industrial complex for the introduction of water-saving irrigation technologies; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      12) annually, until May 1, post information on the Internet resource on the amount of income for the previous year received by the budget of the region, the city of republican significance, the capital as a fee for the use of surface water resources and the tax on mining for groundwater, as well as the amount of budget expenditures directed to measures to protect water fund; </w:t>
+        <w:t>
+      11) annually develop the fees for the use of surface water resources;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) annually, by May 1 post on an online resource the information on the amount of revenue for the previous year, received by the budget of the oblast, city of republican status, the capital city from the fees for the use of surface water resources and the tax on mining for groundwater, and also the amount of budget expenditures, allocated for water conservation measures;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) provide for and implement measures for the protection of the water fund, water conservation and improvement of the efficiency of water resources use, development of water management and hydraulic structures as part of the documents of the State Planning System of the Republic of Kazakhstan in the implementation of basin plans for the protection and use of the water fund; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8309,50 +8393,92 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) develop and submit for approval to the local representative bodies of the regions the amount of payment for one cubic meter of drinking water supplied from water supply systems included in the list of water supply systems, the cost of drinking water supply services of which is subject to subsidization; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) implement measures to subsidize the cost of services for the supply of drinking water to the population from water supply systems included in the list of water supply systems, the cost of services for the supply of drinking water of which is subject to subsidization. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote: Article 27 as amended by the Law of the Republic of Kazakhstan dated18.07.2025, № 215-VIII (effective from 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 28. State regulation of the search, assessment and monitoring of groundwater, monitoring and assessment of the reclamation status of irrigated lands </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -12582,87 +12708,129 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       In the absence of approved balance reserves of groundwater, a permit is issued for a period of three years. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      6. In addition to the grounds for refusal to provide public services by service providers provided for by the Law of the Republic of Kazakhstan "On Public Services", a permit may be refused due to the restriction of the right of special water use in the form of a ban (suspension) on special water use in accordance with the procedure established by Articles 48 and 49 of this Code. </w:t>
+        <w:t>
+      6. In addition to the grounds for rejecting the public services by service providers, stipulated by the Law of the Republic of Kazakhstan “On State and Socially Responsible Services”, a permit may be denied due to a restriction on the right to special water use in the form of a ban (suspension) on the exercise of special water use in the procedure, established by Articles 48 and 49 of this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote: Article 46 as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 254-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 47. Extension of the validity period and renewal of the permit </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Changing the name of a legal entity and (or) changing its location, changing the surname, first name, patronymic (if it is indicated in the identity document) of an individual, re-registration of an individual entrepreneur entail the need to reissue the permit on the basis of an application. </w:t>
+      1. Changing the name of a legal entity and (or) changing its location, changing the surname, first name, patronymic (if it is indicated in the identity document) of an individual, re-registration of an individual entrepreneur entails the need to reissue the permit on the basis of an application. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The application to the basin water inspectorate is sent within thirty calendar days from the date of the changes, accompanied by supporting documents. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13334,81 +13502,123 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Design, construction and placement of new facilities (buildings, structures, their complexes and communications) on water bodies and (or) in water protection zones, as well as reconstruction (expansion, modernization, technical re-equipment, redevelopment) of facilities erected before the land plots occupied by them were classified as water protection zones and strips, shall be coordinated with basin water inspections.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4. In addition to the grounds for refusal to provide public services by service providers provided for by the Law of the Republic of Kazakhstan "On Public Services", basin water inspections refuse to approve draft documents if there are no water resources available for use or approved groundwater reserves or if the project of planned activities does not comply with the requirements of Article 86 of this Code. </w:t>
+        <w:t>
+      4. In addition to the grounds for rejecting the public services by service providers, as stipulated by the Law of the Republic of Kazakhstan “On Public and Socially Responsible Services,” basin water inspectorates shall not approve draft documents in the absence of usable water resources or approved groundwater reserves, or if the planned activities outlined in the draft do not comply with the requirements of Article 86 of this Code.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5.The rules for coordinating the placement, design and construction, reconstruction of structures and other facilities affecting the condition of water bodies, as well as the conditions of work related to construction activities, afforestation, subsurface use operations, drilling wells, sanitation of surface water bodies, fisheries reclamation of water bodies, agricultural and other work on water bodies, in water protection zones and strips are approved by the authorized body. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote: Article 50 as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 254-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Paragraph 5. State control and supervision in the field of protection and use of water resources </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 51. General provisions on state control and supervision in the field of protection and use of water resources </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13888,52 +14098,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) establishment of water protection zones, strips and the regime of their economic use; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4) annual determination of payment rates for the use of surface water resources; </w:t>
+        <w:t>
+      4) the annual determination of fees for the use of surface water resources;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) taking measures to implement the recommendations of the basin councils; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -15462,50 +15672,92 @@
       17. Upon the revealed facts of violations by the subject of state control of the requirements established by the legislation of the Republic of Kazakhstan in the field of protection and use of the water fund, the official (officials) of the basin water inspectorate, within the powers provided for by the legislation of the Republic of Kazakhstan, is obliged (must) to take measures provided for by the laws of the Republic of Kazakhstan to eliminate the identified violations and bring persons who allowed the violations to liability in accordance with the laws of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. The basin water inspectorate shall notify the state body carrying out activities in the field of state legal statistics and special accounting within its competence of the results of the state control carried out in accordance with the procedure determined by the Prosecutor General's Office of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote: Article 52 as amended by the Law of the Republic of Kazakhstan dated18.07.2025 № 215-VIII (effective from 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 53. State control over prevention of unauthorized water use and compliance with the prohibitions established by this Code on carrying out economic activities on water bodies, in water protection zones and strips </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -17586,52 +17838,52 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 59. Fees and tax for the use of water resources </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1. Fees for the use of water resources from surface sources and the mineral extraction tax on groundwater are charged for special water use. </w:t>
+        <w:t>
+      1. The fee for the use of surface water resources and the tax on groundwater extraction shall be levied in cases of special water use.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. General water use is carried out free of charge. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -17642,50 +17894,92 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. The general and basin plans provide for an assessment of budget expenditures, as well as an analysis of socio-economic and climatic conditions, which lead to proposals for determining the amount of payments and taxes for the use of water resources of surface and underground water bodies. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. The procedure for calculating and paying fees and taxes to the budget is determined by the tax legislation of the Republic of Kazakhstan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote: Article 59 as amended by the Law of the Republic of Kazakhstan dated18.07.2025 № 215-VIII (effective from 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 60. The retribution of regulated services </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -29667,55 +29961,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -30041,31 +30335,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>