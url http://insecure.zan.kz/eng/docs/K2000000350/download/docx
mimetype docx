--- v0 (2025-11-12)
+++ v1 (2026-09-30)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="96b2aab" w14:textId="96b2aab">
+    <w:p w14:paraId="4682799" w14:textId="4682799">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -156,50 +156,68 @@
         <w:t>Code of the Republic of Kazakhstan dated June 29, 2020 № 350-VI.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Unofficial translation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Throughout the text, the words “authorized body in the field of informatization,” “electronic government,” “information systems,” “to information systems,” “of information system,” and “informatization objects” are to be replaced respectively with the words “authorized body in the field of digitalization,” “digital government,” “digital systems,” “to digital systems,” “of digital system,” and “digital objects” in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (enters into force upon the expiration of six months after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> SECTION 1. GENERAL PROVISIONS  Chapter 1. LEGISLATION OF THE REPUBLIC OF KAZAKHSTAN ON ADMINISTRATIVE PROCEDURES AND LEGISLATION OF THE REPUBLIC OF KAZAKHSTAN ON ADMINISTRATIVE LEGAL PROCEEDINGS  Article 1. Legislation of the Republic of Kazakhstan on administrative procedures and legislation of the Republic of Kazakhstan on administrative legal proceedings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -509,105 +527,129 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The procedure for the implementation of internal administrative procedures of state bodies provided for by this Code in terms of the ones not regulated by the regulatory legal acts of the Republic of Kazakhstan shall be applied in activities of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) the President of the Republic of Kazakhstan, state bodies and officials providing the activities of the head of state, state bodies directly subordinate and accountable to the President of the Republic of Kazakhstan;</w:t>
-[...53 lines deleted...]
-      4) of the offices of the Constitutional Court of the Republic of Kazakhstan, the Supreme Judicial Council of the Republic of Kazakhstan, the Security Council of the Republic of Kazakhstan, the Supreme Court and the chanceries of the courts of the Republic of Kazakhstan;</w:t>
+      1) the President of the Republic of Kazakhstan, the Vice-President of the Republic of Kazakhstan, public authorities and officials responsible for supporting the work of the Head of State, and public authorities directly subordinate to and accountable to the President of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2) excluded by Law of the Republic of Kazakhstan № 306-VIII of 11.06.2026 (shall come into force on 01.07.2026);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) the Apparatus of the Kurultai of the Republic of Kazakhstan, the Central Electoral Commission of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) the Secretariat of the People’s Council of Kazakhstan, the administrative offices of the Constitutional Court of the Republic of Kazakhstan, the Supreme Judicial Council of the Republic of Kazakhstan, the Security Council of the Republic of Kazakhstan, the authorised public authority governing judicial administration and its regional offices in the capital, the regions and cities of national importance;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) The Government of the Republic of Kazakhstan, the Apparatus of the Government of the Republic of Kazakhstan, the central executive bodies of the Republic of Kazakhstan and their structural and territorial divisions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -671,105 +713,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) criminal procedural, civil procedural legislation of the Republic of Kazakhstan and the legislation of the Republic of Kazakhstan on administrative offenses;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) the legislation of the Republic of Kazakhstan on the Constitutional Court of the Republic of Kazakhstan, on the Supreme Judicial Council of the Republic of Kazakhstan, on the Commissioner for Human Rights in the Republic of Kazakhstan;</w:t>
+      2) the legislation of the Republic of Kazakhstan on the Constitutional Court of the Republic of Kazakhstan, on the Supreme Judicial Council of the Republic of Kazakhstan, on the Human Rights Ombudsman of the Republic of Kazakhstan, and on the Kazakhstan People’s Council;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) budgetary legislation of the Republic of Kazakhstan in terms of the procedure for the implementation of state and budget types of planning;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) the Law of the Republic of Kazakhstan "On Legal Acts" in terms of the procedure for the development, presentation, discussion, enforcement and publication of legislative and other regulatory legal acts of the Republic of Kazakhstan;</w:t>
-[...17 lines deleted...]
-      5) legislation of the Republic of Kazakhstan on elections and republican referendum;</w:t>
+      4) the Law of the Republic of Kazakhstan “On Legal Acts” in terms of the procedure for drafting, proposing, debating, enacting and publishing laws and other regulatory legal acts of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) the legislation of the Republic of Kazakhstan on elections and national referendums;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) legislation of the Republic of Kazakhstan on foreign intelligence, counterintelligence, operational-search activities, as well as on ensuring the safety of protected persons and objects and conducting security measures;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -797,51 +839,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) the legislation of the Republic of Kazakhstan on the return of illegally acquired assets to the state.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The manner of administrative procedures established by this Code does not apply to the constitutional powers of the President of the Republic of Kazakhstan and the activities of the body ensuring the activities of the Head of State.</w:t>
+      The rules governing administrative procedures established by this Code shall not apply to the constitutional powers of the President of the Republic of Kazakhstan, the activities of the Vice-President of the Republic of Kazakhstan, or the body responsible for supporting the activities of the Head of State.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. The effect of this Code related to the procedure for carrying out administrative procedures, with the exception of Chapters 12, 13, 14 and 15 of this Code, shall not apply to relations regulated by the legislation of the Republic of Kazakhstan on special state bodies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -915,51 +957,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 3 as amended by the Law of the Republic of Kazakhstan dated 29.12.2021 № 91-VII (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 05.11.2022 № 157-VII (shall be enforced from 01.01.2023); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 12.07.2023 № 23-VIII (effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 3 as amended by the Law of the Republic of Kazakhstan dated 29.12.2021 № 91-VII (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 05.11.2022 № 157-VII (shall be enforced from 01.01.2023); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 12.07.2023 № 23-VIII (effective ten calendar days after the date of its first official publication); № 241-VIII of 17.12.2025 (shall enter into force ten calendar days after the date of its first official publication); № 306-VIII of 11.06.2026 (shall come into force on 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1035,51 +1077,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) burdening administrative act - an act denying implementation, restricting, terminating the right of a participant in an administrative procedure or imposing an obligation on him (her), as well as in other way aggravating his (her)situation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) administrative act - a decision made by an administrative body, an official in public law, realizing the rights and obligations of a certain person or an individually defined circle of persons established by the laws of the Republic of Kazakhstan;</w:t>
+      4) an administrative act is a decision taken by an administrative body or an official in the context of public law relations, which gives effect to the rights and obligations of a specific person or persons as established by the laws of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) administrative action (inaction) - an action (inaction) of an administrative body, an official in public law relations, which is not administrative act;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1189,125 +1231,83 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Note!</w:t>
+        <w:t>      12) excluded by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (shall become effective on 01.01.2026);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...57 lines deleted...]
-      13) video conferencing - a communication service using information and communication technologies for interactive interaction of several remote subscribers in real time with the ability to exchange audio and video information;</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) videoconferencing — a communication service using digital technologies for the interactive interaction of several remote subscribers in real time, with the ability to exchange audio and video information;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) monitoring of the transferred functions (hereinafter referred to as the Monitoring) - a set of measures aimed at the systematic and continuous collection, processing, analysis and evaluation of data on the implementation of the functions of central and (or) local executive bodies transferred to the competitive environment;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1360,128 +1360,62 @@
       15) defendant - an administrative body or official against whom a lawsuit is filed in court;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15-1) authorized body for project management - the central executive body that manages and intersectoral coordination in the field of project management;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...76 lines deleted...]
-      16) appeal - a statement or complaint sent to an administrative body or official in a written (paper and (or) electronic) or oral form, as well as in the form of video conferencing, video appeal;</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) a request is a statement or complaint addressed to an administrative body or an official in writing (on paper and/or electronically), orally, or via video conference;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) registration of the appeal - fixing information on the receipt and consideration of the appeal and their reflection in the state legal statistical reporting;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1836,70 +1770,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) plaintiff - a person who has applied to the court in defense of his violated or disputed rights, freedoms, legitimate interests, or a person in whose interests a lawsuit is filed by a prosecutor, another person endowed with such powers by the laws of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) presiding judge - a judge directing a collegial review of administrative case or considering administrative case individually;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-1) national register — reference data sources by sectors (areas), determined within the framework of the “digital government” architecture;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) proposal - a recommendation of a participant in the administrative procedure to improve laws and other regulatory legal acts of the Republic of Kazakhstan, the activities of state bodies, the development of public relations, the improvement of socio-economic and other areas of activity of the state and society;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1907,51 +1839,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) response - an expression by a participant in the administrative procedure of his (her) attitude to the state domestic and foreign policy, as well as to events and phenomena of a public nature;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      37) message - notification by a participant in an administrative procedure about violation of laws and other regulatory legal acts of the Republic of Kazakhstan, shortcomings in the work of state bodies, local authorities, legal entities with one hundred percent participation of the state and their officials;</w:t>
+      37) message is a notification by a participant in an administrative procedure regarding breaches of laws and other regulatory legal acts of the Republic of Kazakhstan, or shortcomings in the work of public authorities, local government bodies, state legal entities, legal entities wholly owned by the state, and their officials;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37-1) digital transformation – a set of measures that includes the introduction of digital technologies, reengineering and data use;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2007,51 +1939,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 4 as amended by the Law of the Republic of Kazakhstan dated 02.01.2021 № 399-VI (shall be enforced ten calendar days after the day of its first official publication); dated 14.07.2022 № 141-VII (shall be enforced ten calendar days after the date of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 02.10.2023 № 31-VIII (effective six months after the date of its first official publication); № 115-VIII of 05.07.2024 (shall enter into force ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 4 as amended by the Law of the Republic of Kazakhstan dated 02.01.2021 № 399-VI (shall be enforced ten calendar days after the day of its first official publication); dated 14.07.2022 № 141-VII (shall be enforced ten calendar days after the date of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 02.10.2023 № 31-VIII (effective six months after the date of its first official publication); № 115-VIII of 05.07.2024 (shall enter into force ten calendar days after the date of its first official publication); № 241-VIII of 17.12.2025 (see Article 2 for the procedure for bringing it into force); dated 09.01.2026 № 256-VIII (to enter into force upon the expiration of six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2381,115 +2313,115 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. During consideration and resolving administrative cases, the court is obliged to strictly comply with the requirements of the Constitution of the Republic of Kazakhstan, constitutional laws, this Code, other regulatory legal acts subject to the application of international treaties of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Courts are not entitled to apply laws and other regulatory legal acts that infringe on the rights and freedoms of a person and citizen enshrined in the Constitution of the Republic of Kazakhstan. If the court finds that a law or other regulatory legal act subject to application infringes on the rights and freedoms of a person and citizen enshrined in the Constitution, it is obliged to suspend the proceedings in an administrative case and apply to the Constitutional Court of the Republic of Kazakhstan with a recommendation on recognition of this act unconstitutional. Upon receipt by the court of the decision of the Constitutional Court of the Republic of Kazakhstan, the proceedings in the case are resumed.</w:t>
-[...17 lines deleted...]
-      4. The decisions of the courts authorized to consider administrative cases based on a law or other normative legal act recognized as unconstitutional are subject to cancellation.</w:t>
+      3. The courts shall not apply laws or other regulatory legal acts, or specific provisions thereof, which infringe upon the human and civil rights and freedoms enshrined in the Constitution of the Republic of Kazakhstan. If a court finds that a law or other statutory instrument, or specific provisions thereof that are applicable, violate the human and civil rights and freedoms enshrined in the Constitution, it shall suspend proceedings in the administrative case and refer the matter to the Constitutional Court of the Republic of Kazakhstan with a request that the act or its specific provisions be declared unconstitutional. Once the court has received the ruling of the Constitutional Court of the Republic of Kazakhstan, proceedings in the case shall be resumed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Decisions of courts authorised to hear administrative cases based on a law or other statutory instrument, or on specific provisions thereof that have been found to be inconsistent with the Constitution, shall be set aside.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. In the absence of legal norms governing a disputed legal relationship, the court shall apply the legal norms regulating similar relations, and in the absence of such norms, resolve the dispute based on the general principles and meaning of the Republic of Kazakhstan legislation. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 7 as amended by the Law of the Republic of Kazakhstan dated 05.11.2022 № 157-VII (shall be enforced from 01.01.2023).</w:t>
+        <w:t>      Footnote. Article 7 as amended by the Law of the Republic of Kazakhstan dated 05.11.2022 № 157-VII (shall be enforced from 01.01.2023); № 306-VIII of 11.06.2026 (shall be put into effect on 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2617,98 +2549,140 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The prosecutor shall have the right to apply to the court with a lawsuit in order to carry out the duties assigned to him in the manner prescribed by this Code. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. If the law establishes a pre-trial procedure for resolving a dispute, an appeal to the court may be filed after observing this procedure.</w:t>
+      3. Legal proceedings may be brought after the pre-litigation dispute resolution procedure has been followed, if otherwise stipulated by law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The jurisdiction provided for by the law may not be changed to anyone without his (her) consent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Compulsion to waive the right to appeal to an administrative body, to an official or to a court is illegal and entails liability established by the laws of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 9, as amended by Law of the Republic of Kazakhstan № 241-VI of 17.12.2025 (shall come into force ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 10. Proportionality</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. During exercising administrative discretion, an administrative body, an official shall ensure a fair balance of interests of a participant in an administrative procedure and society.</w:t>
       </w:r>
     </w:p>
@@ -3263,651 +3237,736 @@
       The judge has the right to express his preliminary legal opinion on legal basis related to the factual and (or) legal aspects of the administrative case.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The court, on its own initiative or a motivated petition of the participants in the administrative process, shall collect additional materials and evidence, and shall perform other actions aimed at solving the objectives of administrative legal proceedings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 17. Reasonable time limits for administrative procedures and administrative proceedings</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The concept of a reasonable time shall apply in administrative proceedings, including the performance of specific procedural steps, as well as in the conduct of administrative procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. When establishing a reasonable timeframe, such circumstances as the legal and factual complexity of the administrative case, the conduct of the parties to the administrative case—as reflected in the extent to which they exercise their rights and fulfil their obligations—and the adequacy and efficiency of the actions taken by the administrative body, the official or the court with a view to the prompt consideration of the administrative case shall be given due consideration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Appeals and certain categories of administrative cases shall be examined and resolved within the time limits laid down in this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 17 – as revised by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (shall enter into force ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 17. Reasonable terms of administrative legal proceedings</w:t>
-[...53 lines deleted...]
-      3. During determination reasonable terms, such circumstances shall be taken into account as the legal and actual complexity of the administrative case, the behavior of the participants in the administrative process, expressed in the degree of use of procedural rights and the performance of procedural duties, procedural sufficiency and effectiveness of the court actions, carried out in order to promptly consider the administrative case.</w:t>
+        <w:t xml:space="preserve"> Article 18. Obligation of judicial acts</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The court of first instance shall adopt judicial acts on administrative cases in the form of decisions and rulings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The courts of appeal, cassation instances, and the Supreme Court of the Republic of Kazakhstan adopt judicial acts in the form of resolutions and rulings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Judicial acts that have entered into legal effect, as well as orders, demands, orders, summons, inquiries and other appeals of courts and judges in the administration of justice are binding on all state bodies, local self-government bodies, legal entities, officials, individuals and are subject to execution throughout territory of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Judicial decisions based on a law or other statutory instrument, or on specific provisions thereof, which have been found by the Constitutional Court of the Republic of Kazakhstan to be inconsistent with the Constitution, shall not be enforceable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Failure to comply with judicial acts, as well as court requirements, shall entail the application of measures of procedural enforcement provided for by this Code, and the liability, prescribed by the law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The binding nature of a judicial act shall not deprive interested parties who did not participate in the administrative process of the opportunity to apply to the court for the protection of violated or disputed rights, freedoms, and legitimate interests.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Judicial acts shall be sent by the court to the parties to the administrative process within three working days from the date of final production.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Footnote. Article 18 as amended by the Law of the Republic of Kazakhstan dated 20.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 83-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 05.11.2022 № 157-VII (shall be enforced from 01.01.2023); dated 21.11.2024 № 136-VIII (effective from 01.07.2025); № 306-VIII of 11.06.2026 (shall take effect on 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 18. Obligation of judicial acts</w:t>
-[...125 lines deleted...]
-      5. Judicial acts shall be sent by the court to the parties to the administrative process within three working days from the date of final production.</w:t>
+        <w:t xml:space="preserve"> Chapter 3. ADMINISTRATIVE BODY, OFFICIAL, AND PARTICIPANTS OF ADMINISTRATIVE PROCEDURES  Article 19. Legal status and capacity in administrative procedure</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The ability to have rights and obligations in an administrative procedure shall be recognized equally for all administrative bodies, officials, as well as individuals and legal entities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The ability to exercise rights and obligations in the administrative procedure by their actions shall be recognized equal for all administrative bodies, officials, as well as individuals and legal entities in accordance with the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 20. Administrative body, official</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Administrative body, official shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) accept and register appeals, facilitate their execution and the documents attached to them, provide an opportunity to eliminate formal errors and supplement the attached documents;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) explain to the participant of the administrative procedure his (her) rights and obligations on issues related to the implementation of the administrative procedure;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) request and receive, in the manner prescribed by the legislation of the Republic of Kazakhstan, the information necessary for the implementation of the administrative procedure;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) notify the participant of the administrative procedure in advance about the place and time of the hearing;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) hear a participant in the administrative procedure before making a decision on the administrative procedure, with the exception of the cases provided for by this Code;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) bring the administrative act to the attention of the participant in the administrative procedure or their representatives in the manner prescribed by this Code;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) refuse to exercise the rights of a participant in an administrative procedure in the cases and on the basis established by this Code;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) provide assistance, within the limits of their competence, to administrative bodies, officials in the cases provided for by this Code;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) exercise other powers provided for by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Public authorities, local government bodies, state-owned legal entities and legal entities wholly owned by the state must provide official legal statistical information on the number of applications received and processed, notifications, responses, proposals, enquiries and the results of their examination within the timeframes and to the extent established by the public authority responsible, within the limits of its competence, for statistical activities in the field of legal statistics and special records.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 18 as amended by the Law of the Republic of Kazakhstan dated 20.12.2021 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 05.11.2022 № 157-VII (shall be enforced from 01.01.2023); dated 21.11.2024 № 136-VIII (effective from 01.07.2025).</w:t>
+        <w:t>      Footnote. Article 20, as amended by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (shall take effect ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chapter 3. ADMINISTRATIVE BODY, OFFICIAL, AND PARTICIPANTS OF ADMINISTRATIVE PROCEDURES  Article 19. Legal status and capacity in administrative procedure</w:t>
-[...35 lines deleted...]
-      2. The ability to exercise rights and obligations in the administrative procedure by their actions shall be recognized equal for all administrative bodies, officials, as well as individuals and legal entities in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+        <w:t xml:space="preserve"> Article 21. Participants in the administrative procedure</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The applicant and the interested party shall be recognized as participants in the administrative procedure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Legal succession shall be carried out in the manner established by the civil legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 20. Administrative body, official</w:t>
-[...264 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Article 22. Applicant</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. An appeal to an administrative body, to an official may be submitted by one or more persons (collective appeal).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4044,51 +4103,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) submit a repeated appeal on an issue already considered by an administrative body, an official in the manner prescribed by this Code;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) during the appeal, present evidence and participate in their research, including giving explanations, submitting material evidence and other documents;</w:t>
+      7) to present evidence and participate in its examination, including giving evidence, producing physical evidence and other documents;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) terminate the administrative procedure if the procedure was initiated upon his request;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4170,51 +4229,93 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) exercise other rights established by this Code and other laws of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Foreigners, stateless persons and foreign legal entities shall have rights and bear obligations on an equal basis with citizens and legal entities of the Republic of Kazakhstan unless otherwise provided by the Constitution, laws of the Republic of Kazakhstan and international treaties.</w:t>
+      3. Foreign nationals, stateless persons and foreign legal entities shall enjoy the same rights and bear the same obligations as citizens and legal entities of the Republic of Kazakhstan, unless otherwise prescribed by the Constitution, the laws of the Republic of Kazakhstan and international treaties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 22, as amended by Law of the Republic of Kazakhstan № 241-VI of 17.12.2025 (shall enter into force ten calendar days after the date of its first official publication); № 306-VIII of 11.06.2026 (shall be effected on 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 23. Interested party of the administrative procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4406,51 +4507,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. The review of administrative cases in the Supreme Court of the Republic of Kazakhstan is carried out in a collegial panel consisting of an odd number (at least five) of judges under the chairmanship of the Chairman of the Supreme Court of the Republic of Kazakhstan or one of the judges on his behalf.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. The composition of the court for the consideration of administrative case shall be formed taking into account the workload and specialization of judges in a manner that excludes the influence on its formation of persons interested in the outcome of the trial, including using an automated information system.</w:t>
+      7. The composition of the court for the consideration of an administrative case shall be formed taking into account the workload and specialization of judges, in a manner that excludes any influence on its formation by persons interested in the outcome of the judicial proceedings, including through the use of an automated digital system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -4800,87 +4901,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ask questions to other participants in the administrative process, witnesses, experts and specialists;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) give oral and written explanations, testimonies and give reasons for the filed lawsuit;</w:t>
+      4) to give oral and written explanations and present arguments in response to the claim brought against them;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) give their arguments on all issues arising in the course of administrative legal proceedings;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) submit motions and challenges, give testimony, explanations on all issues arising during the consideration of an administrative case;</w:t>
+      6) to file motions and challenges, and to explain all issues arising in the course of the administrative proceedings;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) have the free assistance of an interpreter, have a representative;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5028,50 +5129,92 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Plaintiff may also exercise other rights and bear other obligations provided for by the legislation of the Republic of Kazakhstan on administrative legal proceedings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 28, as amended by Law of the Republic of Kazakhstan № 241-VI of 17.12.2025 (shall become effective ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 29. Defendant </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Defendant, in order to protect his (her) interests in connection with the lawsuit filed against him (her), shall have the right to:</w:t>
       </w:r>
     </w:p>
@@ -5514,51 +5657,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The highest supervision over the legality of judicial acts that have come into legal effect in administrative cases on behalf of the state shall be carried out by the General Prosecutor of the Republic of Kazakhstan both directly and through prosecutors subordinate to him.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. In order to carry out the tasks assigned to him (her) by law, the prosecutor shall enter the process to give an opinion on administrative cases arising from tax, customs, budget relations, relations in the field of protection, restoration and conservation of the environment, use and reproduction of natural resources in the implementation of economic and other activities related to the use of natural resources and the impact on the environment, in administrative cases on appealing the actions (inaction) of the state court officer in the execution of executive documents on collection from the state and to the state revenue, with the protection of the electoral rights of citizens and public associations participating in elections, republican referendum, as well as when administrative act, administrative action (inaction) may restrict the rights, freedoms and legal interests of persons who, due to physical, mental and other circumstances, may not independently exercise their protection, or an unlimited number of persons, or when the need for the participation of a prosecutor is recognized by court.</w:t>
+      2. To perform the duties assigned to them by law, the public prosecutor shall intervene in proceedings to deliver an opinion on administrative cases arising from tax, customs and budgetary matters, as well as matters pertaining to the protection, restoration and conservation of the environment, and the use and replenishment of natural resources in the course of economic and other activities, associated with the use of natural resources and environmental impact; in administrative cases concerning appeals against the actions (or omissions) of a state bailiff in the execution of enforcement documents involving the recovery of sums from the state and for the state’s revenue; and concerning the protection of the electoral rights of citizens and public associations participating in elections and in a national referendum, as well as where an administrative act or administrative action (or failure to act) may restrict the rights, freedoms and legitimate interests of persons who, due to physical, mental or other circumstances, are unable to defend them independently, or of an unlimited group of persons, or where the need for the participation of a prosecutor has been recognised by the court.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The specified powers of the prosecutor shall be ensured by timely notification by the court of all administrative cases assigned for consideration by posting relevant information on the court Internet resource.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5604,51 +5747,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) individuals who, due to physical, mental and other circumstances, may not independently exercise their protection;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) individuals, society and the state, if it is necessary to prevent irreversible consequences for the life, health of people or the safety of the Republic of Kazakhstan.</w:t>
+      2) individuals, society and the state, if it is necessary to prevent irreversible consequences for the life, health of people or the safety of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) investors included in the register of investors, on issues associated with the implementation of investment projects.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In the cases provided for in subparagraph 2) of this part, a lawsuit may be filed by a prosecutor in court regardless of the request and lawsuit of the person.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5706,50 +5867,92 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. The prosecutor representing the interests of the prosecution authorities in a dispute considered by the court as a plaintiff or a defendant shall exercise the procedural rights and obligations of a party. The prosecutor shall not give an opinion on administrative case if the administrative case was initiated based on his lawsuit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 31 as amended by Law of the Republic of Kazakhstan № 306-VIII of 11.06.2026 (shall enter into force on 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 6. OTHER PERSONS PARTICIPATING IN THE ADMINISTRATIVE CASE  Article 32. Witness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Witness shall be a person who may know of any information about the factual circumstances that are important for the consideration and resolution of an administrative case.</w:t>
       </w:r>
     </w:p>
@@ -7108,51 +7311,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 35. Interpreter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. A person who is not interested in the administrative case, who knows the language in which the administrative legal proceedings are carried out, knowledge of which is necessary for translation from one language into another, or a person who is fluent in the technique of communicating with the deaf, dumb, deaf and dumb, shall be called as an interpreter.</w:t>
+      1. The interpreter appointed must be a person who has no interest in the administrative case and who is proficient in the language in which the administrative proceedings are conducted; knowledge of that language is essential for interpreting from one language to another, including sign language and/or Braille.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Interpreter has the right to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7325,50 +7528,92 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) observe order during the court session.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. In the case of a deliberately incorrect translation, the translator shall bear criminal liability established by the law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 35, as amended by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (shall become effective ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> SECTION 2. INTERNAL ADMINISTRATIVE PROCEDURES OF STATE BODIES  Chapter 7. GENERAL PROVISIONS OF INTERNAL ADMINISTRATIVE PROCEDURES OF STATE BODIES  Article 36. Conditions for implementation of internal administrative procedures of state bodies</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7507,3286 +7752,3017 @@
       3. If the legal act of individual application does not set specific terms of its execution and the actual perpetrators, they shall be established the state body - an executive, or higher authority and shall be communicated immediately to the direct executives. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. For the purpose of timely and comprehensive execution of the adopted decisions, a state body or official must exercise control over their implementation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 38. Procedure for exercising internal control over the implementation of individual legal acts issued by a public authority, and instructions from the President of the Republic of Kazakhstan, the Vice-President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The heading of Article 38 as amended by Law of the Republic of Kazakhstan № 306-VIII of 11.06.2026 (shall become effective on 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Internal control shall be divided into control over the implementation of: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) legal acts of individual application (measures the implementation of which is provided for by legal acts). In this case, control shall be exercised over all legal acts of individual application which contain measures subject to implementation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) instructions from the President of the Republic of Kazakhstan, the Vice-President of the Republic of Kazakhstan, the Government of the Republic of Kazakhstan and senior officials of a public authority, arising from other official documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Internal control shall consist of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) requesting the required information; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) hearing and discussing reports and presentations on implementation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) audits and other forms of documentary verification;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) on-site inspections; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) other methods that do not contravene the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Internal control shall focus on the following criteria: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the extent to which the activities of structural and regional units, subordinate public authorities and organisations, and their officials satisfy the objectives set for them;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) timeliness and completeness of performance; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) compliance with the requirements of the legislation of the Republic of Kazakhstan when performing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. An official or the relevant organisational unit of a state body authorised to monitor enforcement of a legal act of individual application that has entered into force, or of instructions issued by the President of the Republic of Kazakhstan, the Vice-President of the Republic of Kazakhstan, the Government of the Republic of Kazakhstan and senior officials of a state body, arising from other official documents, shall, where necessary, draw up measures for monitoring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In this context, the official or the relevant department of the state body empowered to monitor compliance shall analyse the information received regarding its implementation to determine:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) the extent and quality of the implementation of a legal act of individual application; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) the existence of deviations in the implementation of a legal act of individual application, the identification of their causes and possible measures to rectify such deviations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) the possibility of removing the matter from monitoring or extending the deadline for implementation; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) the liability of specific officials for failure to implement or improper implementation of a legal act of individual application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Proposals drawn up following the analysis of the information shall be reported to the management of the state body for a decision to be taken. The staff of the state body who analysed the information shall be informed of the decision taken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The removal from the monitoring list and the extension of the deadlines for the implementation of measures prescribed by a legal act of individual application shall be performed by the management of the state body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Instructions issued by the President of the Republic of Kazakhstan, the Vice-President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan shall be removed from the monitoring list pursuant to the procedure laid down by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. The supervisory service of the higher-level state body or the implementing body shall forward a written reminder to the implementing body prior to the expiry of the deadline for implementation specified in the individual legal act, as prescribed by the regulations of the state body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Additional issues regarding the organisation and implementation of internal control may be decided by the state body itself or by a higher-level state body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      This part shall not apply to internal control exercised by the internal control body authorised by the Government of the Republic of Kazakhstan, conducted consistent with the Budget Code of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 38 as amended by Law of the Republic of Kazakhstan № 306-VIII of 11.06.2026 (shall become effective on 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 38. Procedure for implementation of internal control over the execution of a legal act of individual application of a state body, orders of the President of the Republic of Kazakhstan, the Government of the Republic of Kazakhstan</w:t>
-[...449 lines deleted...]
-      The effect of this part shall not apply to internal control carried out by an internal control body authorized by the Government of the Republic of Kazakhstan, carried out in accordance with the Budget Code of the Republic of Kazakhstan.</w:t>
+        <w:t xml:space="preserve"> Article 39. Planning the work of the state bodies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. State bodies shall carry out their activities in accordance with strategic and operational plans, as well as, if necessary, with work plans drawn up for a quarter, a year and a long-term perspective.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. State bodies that do not develop strategic plans shall carry out their activities in accordance with work plans drawn up for a quarter, a year, and a long-term perspective.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The work plans of state bodies shall be drawn up in advance based on proposals from structural divisions of a state body and in pursuance of legal acts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Based on the work plan of a state body, structural divisions of this state body shall draw up their work plans.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 39. Planning the work of the state bodies</w:t>
-[...71 lines deleted...]
-      Based on the work plan of a state body, structural divisions of this state body shall draw up their work plans.</w:t>
+        <w:t xml:space="preserve"> Article 40. Regulations, provision on the state body and structural unit of the state body</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. On issues of organization and internal procedure of its activities, the state body shall adopt regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The status and powers of the state body shall be determined by the provision on the state body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The Government of the Republic of Kazakhstan shall approve instructions for the development and approval of the regulations on state body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The standard provision on the public authority shall be approved by the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Regarding the issues of determining the status and powers of the structural unit of the state body, the regulation shall be approved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The Government of the Republic of Kazakhstan shall approve the procedure for development and approval of the regulations on the structural unit of the state body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 40 as amended by Law № 115-VIII of the Republic of Kazakhstan of 05.07.2024 (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 40. Regulations, provision on the state body and structural unit of the state body</w:t>
-[...107 lines deleted...]
-      The Government of the Republic of Kazakhstan shall approve the procedure for development and approval of the regulations on the structural unit of the state body.</w:t>
+        <w:t xml:space="preserve"> Article 41. Competence, powers, functions and objectives of the state body</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The competence of a state body refers to the totality of the established powers of a state body that determine the subject of its activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The powers of a state body refer to the rights and obligations of a state body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The objectives of a state body refer to the main areas of activity of a state body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The functions of a state body refer to the implementation of activities by a state body within its competence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The competence, powers, functions, and objectives of the state body shall be established in the Constitution of the Republic of Kazakhstan, laws and other normative legal acts of the Republic of Kazakhstan adopted by the President of the Republic of Kazakhstan, the Government of the Republic of Kazakhstan, the superior central state body in relation to it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The functions of the state body shall be subdivided into strategic, regulatory, implementation and control:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      strategic functions shall be the functions of developing, adopting planning documents, ensuring international relations, national security and defense capability;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      regulatory functions shall be the functions of regulatory legal support for the implementation of state functions, registration and analysis of the implementation of regulatory legal acts, coordination of the activities of state bodies, management of state assets;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      implementation functions shall be the functions aimed at the implementation of planning documents, regulatory legal acts, achievement of goals and objectives stipulated by the planning documents of a state body, provision of public services, including the issuance, renewal, prolongation, re-issuance and implementation of other actions in relation to permits provided for by the legislation of the Republic of Kazakhstan, as well as applications to them;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      control functions shall be the functions of checking and monitoring the compliance of the activities of individuals and legal entities, including state institutions, with the requirements established by regulatory legal acts, and in cases provided for by the laws of the Republic of Kazakhstan, with the requirements established by the laws of the Republic of Kazakhstan, decrees of the President of the Republic of Kazakhstan and resolutions of the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The distribution of functions into strategic, regulatory, implementation and control in the structure of state bodies accountable to the President of the Republic of Kazakhstan shall be determined by the President of the Republic of Kazakhstan, and in central executive bodies - by the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. State bodies shall be prohibited from performing functions that are not provided for by them in the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      State bodies independently conduct a functional analysis of activities in accordance with the methodology for conducting sectoral (departmental) functional reviews of the activities of state bodies approved by the authorized body in the field of development of the public administration system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 40 as amended by Law № 115-VIII of the Republic of Kazakhstan of 05.07.2024 (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 41 as amended by the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 41-1. Register of Functions of State Bodies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The Register of Functions of State Bodies is a classified list of the functions of central government bodies and local executive bodies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The functions of central government bodies and local executive bodies shall be included in the Register of Functions of State Bodies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure for maintaining the Register of Functions of State Bodies, as well as its structure, shall be determined by the authorized body in the field of development of the public administration system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The Register of Functions of State Bodies shall be maintained in electronic format and made accessible to officials of state bodies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The authorized body in the field of public administration system development, jointly with the authorized body in the field of digitalization, shall ensure the digitalization and automation of the process of forming the register of functions of state bodies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The Register of Functions of State Bodies shall be formed in accordance with the classification of functions provided for in paragraph 2 of Article 41 of this Code, by levels of public administration, and shall include functions transferred to the competitive environment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. State bodies shall ensure the inclusion in the Register of Functions of State Bodies of any newly assigned function, as well as the removal of functions upon the adoption of relevant regulatory legal acts of the Republic of Kazakhstan or based on the results of a functional analysis of their activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Heads of state bodies shall bear liability, as established by the laws of the Republic of Kazakhstan, for the timely inclusion of new functions in the Register of Functions of State Bodies or for their removal therefrom</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The Code is supplemented by Article 41-1 in accordance with the Law of the Republic of Kazakhstan dated 15.03.2025 № 172-VIII (shall be enforced from 01.01.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 41. Competence, powers, functions and objectives of the state body</w:t>
-[...233 lines deleted...]
-      State bodies independently conduct a functional analysis of activities in accordance with the methodology for conducting sectoral (departmental) functional reviews of the activities of state bodies approved by the authorized body in the field of development of the public administration system.</w:t>
+        <w:t xml:space="preserve"> Article 42. Sole administrative activity</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Sole administrative activity refers to an activity carried out by officials in state bodies, consisting in the sole signing by authorized officials of legal acts of individual application, giving instructions, and missions to subordinate employees, solely taking other organizational and administrative measures to carry out state functions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The head of a state body (with the exception of collegial state bodies) shall exercise leadership of the entrusted body through sole administrative activity and shall bear personal responsibility for the legality of decisions made.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. In carrying out sole administrative activity, subordinate officials shall carry out their actions in strict accordance with the decisions of a higher official. If state functions are carried out exclusively through sole administrative activity, in this case the objective of lower officials shall be to ensure this activity of an authorized person.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 43. Collegial state body</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Collegial state bodies refer to the state bodies, decisions of which shall be adopted by a majority vote of the members of these bodies. Responsibility for the legality of the decisions taken by the collegial body shall rest with all members of the collegial body who took part in the voting, except for those who voted against the decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The main form of activity of collegial state bodies shall be their meetings, where decisions of these bodies are taken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. When preparing and holding meetings of collegial state bodies, authorized bodies (their structural divisions) and officials shall resolve the following issues:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) development and approval of a plan for holding meetings for a quarter and a year, respectively, approved by the head of the collegial state body or the head of the body that ensures the activities of the collegial state body, which is brought to the attention of interested bodies and officials;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) preparation of issues submitted to the meeting of the collegial state body, other organizational measures for holding the meeting shall be carried out by its respective structural divisions or by the body that ensures the activities of the collegial state body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The procedure for holding meetings shall be determined by the regulations of collegial state bodies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The meeting of the collegial state body shall be recorded.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Decisions taken at the meeting shall be drawn up in accordance with the regulations of the collegial state body by resolutions and shall be brought to the attention of the performers. If necessary, a plan of measures for the implementation of the adopted decisions shall be developed and approved, and control over their implementation shall be established.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 43-1. Project management</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Achievement of the goals set in strategic and (or) program documents can be carried out through project management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The rules for implementation of project management are approved by the authorized body for project management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The authorized body for project management approves the model regulations for the project management of state bodies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 41 as amended by the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t xml:space="preserve">      Footnote. The Code is supplemented by Article 43-1 in accordance with the Law of the Republic of Kazakhstan dated 02.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 399-VI </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(shall be enforced ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...149 lines deleted...]
-      4. Heads of state bodies shall bear liability, as established by the laws of the Republic of Kazakhstan, for the timely inclusion of new functions in the Register of Functions of State Bodies or for their removal therefrom</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 43-2. Data management</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The Code is supplemented by Article 43-2 in accordance with the Law of the Republic of Kazakhstan dated 14.07.2022 № 141-VII (shall be enforced ten calendar days after the date of its first official publication);  excluded by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (to enter into force upon the expiration of six months after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 43-3. Digital transformation of public administration</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The Code is supplemented by Article 43-3 in accordance with the Law of the Republic of Kazakhstan dated 14.07.2022 № 141-VII (shall be enforced ten calendar days after the date of its first official publication); excluded by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (to enter into force upon the expiration of six months after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 43-4. National registers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The Code is supplemented by Article 41-1 in accordance with the Law of the Republic of Kazakhstan dated 15.03.2025 № 172-VIII (shall be enforced from 01.01.2025).</w:t>
+        <w:t>      Footnote. The Code has been supplemented with Article 43-4 in conformity with Law № 115-VIII of the Republic of Kazakhstan of 05.07.2024 (shall enter into force ten calendar days after the day of its first official publication); excluded by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (to enter into force upon the expiration of six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 42. Sole administrative activity</w:t>
-[...53 lines deleted...]
-      3. In carrying out sole administrative activity, subordinate officials shall carry out their actions in strict accordance with the decisions of a higher official. If state functions are carried out exclusively through sole administrative activity, in this case the objective of lower officials shall be to ensure this activity of an authorized person.</w:t>
+        <w:t xml:space="preserve"> Article 44. Consideration and movement of official documents in the state bodies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Service documents addressed to the state body or directly to the management of this body, after their receipt and registration by the office management service shall be transferred to the management that considers them and prepares instructions (resolutions) on them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. In taking an issue for consideration, an official of a state body must make sure that the solution of the question posed is within the competence of this body or this official.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Documents on behalf of a state body shall be signed by its head, a person replacing him (in accordance with the distribution of official duties established in this body), or another authorized official of this body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. In sending a document requiring return to a state body, a note shall be made on it about the necessity of return to this state body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Duration of consideration of documents in state bodies should not exceed one month unless otherwise established by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 43. Collegial state body</w:t>
-[...215 lines deleted...]
-      3. The authorized body for project management approves the model regulations for the project management of state bodies.</w:t>
+        <w:t xml:space="preserve"> Article 45. Requirements for information exchange</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Information exchange refers to the sending and receiving of information in the manner established by the legislation of the Republic of Kazakhstan by officials of state bodies during exercise of their official powers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The procedures governing information exchange should facilitate:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) uninterrupted functioning of the unified information space of the Republic of Kazakhstan, its coming into the world communications and informatics system;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) strengthening the national information protection system, including state digital resources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Decision-making by state bodies and officials of the Republic of Kazakhstan shall be based on objective and proactive information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Information exchange between government agencies and their structural subdivisions shall be based on the minimum required volume of mutual information flows, on the prevention of duplication in the provided management information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Information procedures should not allow the disclosure of information constituting state secrets, official information of limited distribution and other information protected by law and should ensure the restriction of access to information related to intelligence, counterintelligence, operational-search activities, and security measures to ensure the safety of protected persons and objects.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The rules for classifying information as official information of limited distribution and working with it shall be established by the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Civil servants shall be provided with official information only for the performance of their assigned official duties. This information may not be used for off-duty purposes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. The Code is supplemented by Article 43-1 in accordance with the Law of the Republic of Kazakhstan dated 02.01.2021 </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">№ 399-VI </w:t>
+        <w:t>      5. Excluded by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (to enter into force upon the expiration of six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(shall be enforced ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      5-1. Excluded by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (to enter into force upon the expiration of six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      6. Excluded by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (to enter into force upon the expiration of six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      7. Excluded by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (to enter into force upon the expiration of six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 45 as amended by the Law of the Republic of Kazakhstan dated 14.07.2022 № 141-VII (shall be enforced ten calendar days after the date of its first official publication); dated 13.01.2025 № 157-VIII (shall be enforced sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (to enter into force upon the expiration of six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...163 lines deleted...]
-      4. The management of data constituting state secrets, official or confidential information is carried out taking into account the features established by the laws of the Republic of Kazakhstan.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 46. Internal control over the execution of official documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Internal control over the execution of orders of the head of a state body or another superior official, not related to the acts issued by these officials, shall be assigned to the relevant divisions of this state body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Internal control over the terms of the execution of orders on official documents shall be carried out by the office of the state body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Execution of orders given to several performers shall be coordinated by the official indicated in the order first.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The office work service shall send a reminder of this to the relevant division in advance of the expiration of the execution period of the control order.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. If additional time is required for the execution of the order, the executor shall apply in writing to the official who gave the order to extend the period for the execution of the order. An additional term for the execution of the order shall be established by the head who gave the order.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. The executed documents shall be removed from the control by the official who gave the order, or by another authorized official.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 8. TRANSFER OF FUNCTIONS OF CENTRAL AND (OR) LOCAL EXECUTIVE BODIES TO THE COMPETITIVE ENVIRONMENT  Article 47. General provisions for the transfer of functions of central and (or) local executive bodies to the competitive environment</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The main goals of transferring the functions of central and (or) local executive bodies to the competitive environment shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) promoting the development and improvement of the competitive environment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) increasing the efficiency and quality of the functions of central and (or) local executive bodies;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) improvement of the public administration system;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) optimization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The main principles of transferring the functions of central and (or) local executive bodies to the competitive environment shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) maintaining a balance of interests of citizens, the business community and the state;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ensuring in equal measure the protection of the rights, freedoms and legal interests of citizens, the business community and the state;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) validity and efficiency of transferring the functions of central and (or) local executive bodies to the competitive environment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) responsibility of the business community and the state, provided for by the laws of the Republic of Kazakhstan for the implementation of the functions of central and (or) local executive bodies transferred to the competitive environment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) continuity and integrity of processes for the transfer of functions of central and (or) local executive bodies to the competitive environment, as well as associated optimization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Transfer of functions of central and (or) local executive bodies to the competitive environment shall be carried out in accordance with this Code on an annual basis on the basis of decisions of the Commission on the transfer of functions of central and (or) local executive bodies to the competitive environment (hereinafter referred to as the Commission).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Transfer of functions of central and (or) local executive bodies to the competitive environment shall be carried out by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) outsourcing;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) state assignment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) provision of transfers to legal entities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) state social order;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) transfer at the expense of users;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) introduction of self-regulation based on mandatory membership (participation).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Functions of central and/or local executive bodies may be subject to partial transfer through outsourcing, public procurement assignments, provision of transfers to legal entities, and public social contracting. In such cases, the function shall not be excluded from the competence of the central and/or local executive bodies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Selection of the functions of the central and (or) local executive bodies proposed for transfer to the competitive environment shall be carried out in accordance with the methodology for selecting the functions of the central and (or) local executive bodies for transfer to the competitive environment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. The main criteria for selecting the functions of central and (or) local executive bodies for transferring to a competitive environment shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) possibility of increasing the efficiency and quality of the functions of central and (or) local executive bodies, taking into account the interests and needs of the population;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) market readiness or the presence of a competitive environment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) potential for market development.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. It shall be prohibited to transfer to a competitive environment the functions of central and/or local executive bodies aimed at safeguarding the foundations of the constitutional order, human and civil rights and freedoms, ensuring national security, maintaining public order, protecting public health and public morality, regulating capital outflows, exercising supreme oversight, pre-trial proceedings in criminal cases, operational and investigative activities, and the administration of justice, excluding cases specified by the Constitutional Law of the Republic of Kazakhstan “On the Astana International Financial Centre”, as well as in the areas of national security, information security, the protection of state secrets, defence, migration, official statistics and other functions, the transfer whereof may be detrimental to the interests of the state.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. After the selection of the functions of central and (or) local executive bodies proposed for transfer to a competitive environment, the cost of the function of the central and (or) local executive bodies shall be calculated in accordance with the methodology for determining the cost of the function of the central and (or) local executive bodies proposed for transfer to a competitive environment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. In transferring the functions of central and (or) local executive bodies to the competitive environment, a calculation shall be made for optimization. Therewith the redistribution of the costs of the central and (or) local executive bodies shall be allowed only in cases where additional functions are assigned to them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. The analysis of market readiness for performing the functions of central and (or) local executive bodies proposed for transfer to a competitive environment shall be carried out in accordance with the methodology for analyzing market readiness by functions of central and (or) local executive bodies proposed for transfer to a competitive environment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Monitoring shall be carried out in accordance with Article 53 of this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. In order to inform users and the competitive environment, the following information shall be posted and subsequently updated on the Internet resources of the authorized body in the development of the public administration system and the National Chamber of Entrepreneurs of the Republic of Kazakhstan:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the list of the functions of central and (or) local executive bodies proposed for transfer to a competitive environment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) functions of central and/or local executive bodies transferred to the competitive environment, with reference to the regulatory legal act by which such transfer was effected;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) the decision of the Commission, the results of monitoring and a list of functions of the central and (or) local executive bodies returned to the competence of the central and (or) local executive bodies based on the results of monitoring, indicating the regulatory legal act where they were returned.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The Code is supplemented by Article 43-2 in accordance with the Law of the Republic of Kazakhstan dated 14.07.2022 № 141-VII (shall be enforced ten calendar days after the date of its first official publication); as amended by Law № 115-VIII of the Republic of Kazakhstan of 05.07.2024 (shall be enacted ten calendar days after the day of its first official publication).</w:t>
-[...1454 lines deleted...]
-        <w:t>      Footnote. Article 47 as amended by the Law of the Republic of Kazakhstan dated 15.03.2025 № 172-VIII (shall be enforced from 01.01.2025).</w:t>
+        <w:t>      Footnote. Article 47 as amended by the Law of the Republic of Kazakhstan dated 15.03.2025 № 172-VIII (shall be enforced from 01.01.2025); dated 09.01.2026 № 256-VIII (to enter into force upon the expiration of six months after the day of its first official publication); № 306-VIII of 11.06.2026 (shall come into force on 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12763,51 +12739,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. In order to develop proposals and recommendations on the transfer of functions of central and (or) local executive bodies to the competitive environment, consulting and advisory body - the Commission shall be created.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The Commission may include deputies of the Parliament of the Republic of Kazakhstan, representatives of central and local executive bodies, the National Chamber of Entrepreneurs of the Republic of Kazakhstan, business entities, and non-governmental organizations.</w:t>
+      The Commission may comprise members of the Kurultai of the Republic of Kazakhstan, representatives of central and local executive bodies, the National Chamber of Entrepreneurs of the Republic of Kazakhstan, business entities and non-governmental organisations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The Commission shall perform the following functions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12847,50 +12823,92 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Information on the activities of the Commission shall be posted and updated at least once every six months on the Internet resource of the authorized body in the field of development of the public administration system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 61 as amended by Law of the Republic of Kazakhstan № 306-VIII of 11.06.2026 (shall become effective on 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> SECTION 3. ADMINISTRATIVE PROCEDURE  Chapter 9. INITIATION OF ADMINISTRATIVE PROCEDURE  Article 62. Basis for initiation of administrative procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The basis for initiating an administrative procedure shall be:</w:t>
       </w:r>
     </w:p>
@@ -12923,80 +12941,122 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) initiative of an administrative body, an official.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. In the case provided for in subparagraph 1) of the first part of this Article, the administrative procedure shall be considered initiated from the moment the appeal is received.</w:t>
+      2. Under sub-paragraph 1) of paragraph 1 of this article, the administrative procedure shall be deemed to have been initiated on the date of registration of the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The basis for initiating an administrative procedure in accordance with subparagraph 2) of part one of this Article shall be the requirement of the legislation of the Republic of Kazakhstan on administrative procedures or administrative discretion.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 62, as amended by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (shall take effect ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 63. General requirements for request</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Oral appeal shall be recorded in a separate protocol by an official or an employee of the administrative body who has accepted the appeal.</w:t>
       </w:r>
     </w:p>
@@ -13083,51 +13143,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) date of filing the appeal;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) signature of the applicant or his representative;</w:t>
+      5) the signature or electronic digital signature of the applicant or his/her representative;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) other information provided by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13147,51 +13207,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 63 as amended by the Law of the Republic of Kazakhstan dated 14.07.2022 № 141-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 63 as amended by the Law of the Republic of Kazakhstan dated 14.07.2022 № 141-VII (shall be enforced ten calendar days after the date of its first official publication); № 241-VIII of 17.12.2025 (shall enter into force ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -13231,51 +13291,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Refusal to accept the appeal shall be prohibited.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. In case of filing an appeal with a state body, local self-government body, a legal entity with one hundred percent participation of the state, the applicant shall be issued a coupon containing a unique number, indicating the date and time, surname and initials, position of the person who accepted the appeal.</w:t>
+      2. Where an application is filed with a state authority, a local government body, a state legal entity, or a legal entity wholly owned by the state, the applicant shall be issued with a receipt bearing a unique number, specifying the date and time, the surname and initials, and the position of the person who accepted the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Appeal shall be registered on the day of its receipt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13285,3739 +13345,4764 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       If the appeal is received on a non-working day, it shall be registered on the next following working day.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Appeals received through publicly available information systems and meeting the requirements of the legislation of the Republic of Kazakhstan on electronic documents and electronic digital signatures are subject to consideration in the manner prescribed by this Code.</w:t>
+      4. Appeals received through publicly accessible digital systems and meeting the requirements of the digital legislation of the Republic of Kazakhstan shall be subject to consideration in the manner established by this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The procedure for submitting appeals via videoconferencing by participants in an administrative procedure to the heads of state bodies and their deputies shall be determined by the authorized body in the field of digitalization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. In case of non-compliance of the appeal with the requirements established by Article 63 of this Code, an administrative body, an official shall indicate to the applicant the requirements the appeal does not meet, shall establish a reasonable period for bringing it into compliance with the requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. The administrative body or official shall return the application, citing the grounds for the return, within three working days at the latest:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) upon expiry of the time limit set by the administrative body or official as specified in part six of this article; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) following the registration of the application in cases where:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the applicant has filed an appeal the substance of which is identical to that of a previously examined appeal in respect whereof the administrative proceedings have been terminated, provided that the earlier appeal was examined by the same administrative body or by the same official. Furthermore, such a submission does not contain any new arguments or newly discovered facts; the submission contains obscene or offensive language, including in relation to the administrative body, its staff, or an official.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. The provisions of paragraph 7 of this Article shall also apply to collective appeals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-2. The provisions of paragraph 7 of this Article shall not apply to cases where communications contain details of planned or committed criminal offences, or of a threat to national or public security, which must be forwarded immediately to the relevant public authorities within the scope of their remit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. The return of an application shall not prevent it from being reapplyed. In the event that an application referred to in the second sub-paragraph of paragraph 2 of Part 7 of this Article is reapplyed after its return, such application shall be appended to the materials of the previously considered administrative case without a response being provided to it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. The applicant, prior to making a decision on the administrative case, may withdraw the appeal based on his (her) written application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Withdrawal of the appeal by the applicant shall not deprive him (her) of the right to file a repeated appeal, subject to the deadlines unless otherwise provided by the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Note!</w:t>
+        <w:t>      Footnote. Article 64, as amended by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (see Article 2 for implementation procedure); dated 09.01.2026 № 256-VIII (to enter into force upon the expiration of six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 65. Forwarding the request to the authorized administrative body, official</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. An appeal received by an administrative body, an official, whose authority does not include consideration of this appeal, shall be forwarded to the authorized administrative body, an official within three working days from the date of its receipt, with simultaneous notification (notice) of the participant in the administrative procedure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. One or more petitions, requirements contained in a petition received by an administrative body, an official, whose authority does not include their consideration, shall be forwarded to the authorized administrative body, official with simultaneous notification (notice) no later than three working days from the date of receipt a participant in the administrative procedure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Upon the forwarded appeal or part of it, the authorized administrative body, the official shall initiate an administrative procedure in the manner prescribed by this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 66. Notification (notice) in the administrative procedure</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Participant in the administrative procedure shall be notified of the time and place of the hearing or other measures necessary for the implementation of the administrative procedure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The notification (notice) shall be sent by registered mail with acknowledgment of receipt, by telephone message or telegram, to the user’s account on the “digital government” web portal, with a short text message sent to the mobile phone number registered on the “digital government” web portal, by text message to the mobile phone number or to the email address, or by using other means of communication that ensure the recording of the notice or summons.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. If the participant in the administrative procedure does not actually reside at the indicated address, notifications (notices) may be sent to the legal address or to the place of his work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Notifications (notices) addressed to a legal entity shall be sent to the place of its location.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Participant in the administrative procedure shall confirm with his signature that the address of his place of residence (location), place of work, mobile phone number, e-mail address indicated by him is reliable, and the notification (notice) sent to the specified contacts will be considered appropriate and sufficient.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. If a participant in the administrative procedure refuses to accept the notification (notice), the person delivering or serving it shall make an appropriate note on the notification (notice), which shall be returned to the administrative body, to the official.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      The effect of part five is suspended until 01.01.2026 in accordance with Article 175 of this Code and during the suspension period this paragraph is valid in the following wording:</w:t>
+        <w:t>      Footnote. Article 66 c as amended by the Law of the Republic of Kazakhstan dated 05.11.2022 № 157-VII (effective after ten calendar days after the date of its first official publication); dated 06.02.2023 № 194-VII (shall be enforced from 01.04.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...106 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 65. Forwarding the request to the authorized administrative body, official</w:t>
-[...53 lines deleted...]
-      3. Upon the forwarded appeal or part of it, the authorized administrative body, the official shall initiate an administrative procedure in the manner prescribed by this Code.</w:t>
+        <w:t xml:space="preserve"> Article 67. Disqualification (self-disqualification) of an official</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. An official may not carry out an administrative procedure if he (she):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) participated in this administrative procedure as a participant in the administrative procedure or his representative;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) is a close relative, spouse or in-law of a participant in the administrative procedure;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) is in official or other dependence on a participant in the administrative procedure;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) is personally, directly or indirectly interested in the outcome of the administrative case, or there are other circumstances that raise doubts about its objectivity and impartiality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The previous performance of the administrative procedure by a person as an official shall not be a circumstance precluding his further participation in the relevant capacity in the administrative procedure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Disqualification (self-disqualification) declared to an official shall be permitted within three working days from the day of his (her) application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Disqualification (self-disqualification) declared to an official carrying out an administrative procedure shall be permitted by a higher official.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. In considering administrative case by a collegial composition of an administrative body, a disqualification (self-disqualification) declared to one of the officials shall be permitted by other officials of the collegial composition of the administrative body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Disqualification (self-disqualification), declared to the head of the administrative body, shall be permitted by the higher administrative body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Disqualification (self-disqualification), declared to the head of an administrative body that does not have a superior administrative body, shall be permitted by a person specified in the law of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If the law does not provide for the appropriate person, disqualification (self-disqualification) shall be permitted by the deputy head of the administrative body, and in his absence - by another official.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Upon satisfaction of the application for disqualification (self-disqualification), the administrative procedure shall be carried out by another official in the manner established by the legislation of the Republic of Kazakhstan on administrative procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Repeated application for disqualification (self-disqualification) due to previously stated circumstances shall be prohibited.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Decision based on the results of consideration of the application for disqualification (self-disqualification) is not subject to appeal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. The administrative body or official shall notify the party to the administrative proceedings of the decision adopted within two working days of the date on which it is adopted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 67, as amended by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (shall become effective ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 66. Notification (notice) in the administrative procedure</w:t>
-[...107 lines deleted...]
-      5. If a participant in the administrative procedure refuses to accept the notification (notice), the person delivering or serving it shall make an appropriate note on the notification (notice), which shall be returned to the administrative body, to the official.</w:t>
+        <w:t xml:space="preserve"> Article 68. Representation in administrative procedure</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Participant in an administrative procedure has the right to conduct his (her) administrative cases in person, by a representative, or together with him (her).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Representation in the administrative procedure shall be carried out in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Participant in an administrative procedure has the right to authorize litigation of his (her) administrative cases to another person, announcing this orally to an administrative body, an official. In this case, the administrative body, the official shall process the authority of the representative in writing, which shall be signed by the represented.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Representative has the right to perform on behalf of the represented all actions related to the implementation of the administrative procedure unless otherwise provided by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. A person who is an official or employee of an administrative body conducting an administrative procedure may not be a representative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Representatives indicated in part four of this Article shall be suspended by an administrative body, an official.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      When a representative is suspended, an administrative body, an official shall postpone the implementation of the administrative procedure for the period necessary to process the powers of another representative, but no more than three working days.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 69. Management and accounting of administrative cases</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. An administrative body, an official shall form administrative case on paper and (or) in electronic form, which shall consist of the documents necessary for the implementation of the administrative procedure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Management of administrative cases, their registers shall be carried out by an administrative body based on the Rules for documenting, document management, and the use of electronic document management systems in state and non-state organizations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Registration and recording of personal receptions and of appeals received by state bodies, local self-government bodies, state legal entities, and legal entities with one hundred percent state participation in the authorized capital, as well as the maintenance of the digital analytical system “Electronic Appeals,” shall be carried out in the manner established by the state body exercising, within its competence, statistical activities in the field of legal statistics and special records.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The following shall not be subject to recording: proposals containing advertising; appeals received on matters of public service provision, except for appeals provided for in subparagraph 3) of paragraph 1 of Article 4 of the Law of the Republic of Kazakhstan “On Public and Socially Responsible Services”; and appeals received in accordance with the Law of the Republic of Kazakhstan “On Currency Regulation and Currency Control” concerning the assignment of registration numbers to currency contracts, the submission of information on accounts in foreign banks and international financial organizations, and the assignment of registration numbers to them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The heads of the entities specified in the second part of Article 87 of this Code shall be personally liable for the organisation of the handling of communications from natural and legal entities and the state of record-keeping.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 66 c as amended by the Law of the Republic of Kazakhstan dated 05.11.2022 № 157-VII (effective after ten calendar days after the date of its first official publication); dated 06.02.2023 № 194-VII (shall be enforced from 01.04.2023).</w:t>
+        <w:t>      Footnote. Article 69, as amended by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (shall take effect ten calendar days after the date of its first official publication); dated 09.01.2026 № 254-VIII (to enter into force upon the expiration of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (to enter into force upon the expiration of six months after the day of its first official publication); dated 16.01.2025 № 259-VIII (to enter into force upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 67. Disqualification (self-disqualification) of an official</w:t>
-[...269 lines deleted...]
-      10. Decision based on the results of consideration of the application for disqualification (self-disqualification) is not subject to appeal.</w:t>
+        <w:t xml:space="preserve"> Article 70. Termination of administrative procedure</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Administrative procedure initiated based on an appeal shall be terminated in the presence of at least one of the following circumstances:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) there is a decision of an administrative body, an official in administrative case in relation to a participant in an administrative procedure on the same subject and on the same basis as indicated in the appeal;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) there is a judicial act that has entered into legal effect, passed in relation to the same person, on the same subject and on the same basis;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) the application has been returned by an administrative body or an official pursuant to sub-paragraph 1 of paragraph 7 of Article 64 of this Code;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) an administrative body, an official has accepted the withdrawal of the appeal from the applicant;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) there are other basis provided for by the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. An administrative body, an official may terminate an administrative procedure initiated on its own initiative if the implementation of the administrative procedure has ceased to be necessary due to a change in the circumstances that served as the basis for its initiation, or on other basis provided for by the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Administrative procedure shall be terminated by a decision of an administrative body, an official, on which the participant in the administrative procedure shall be notified within three working days from the date of the decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. A complaint may be filed against the decision to terminate the administrative procedure in the manner prescribed by this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The applicant has the right to file a repeated appeal on the issue already considered in the manner established by this Code, if there are new arguments or newly discovered circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 70, as amended by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (shall be brought into force ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 68. Representation in administrative procedure</w:t>
-[...125 lines deleted...]
-      When a representative is suspended, an administrative body, an official shall postpone the implementation of the administrative procedure for the period necessary to process the powers of another representative, but no more than three working days.</w:t>
+        <w:t xml:space="preserve"> Chapter 10. CONSIDERATION OF THE ADMINISTRATIVE CASE  Article 71. Individual and collegial consideration of an administrative case</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Administrative case shall be considered by an official solely, and in cases stipulated by the legislation of the Republic of Kazakhstan, or by a decision of an administrative body - a collegial staff.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 69. Management and accounting of administrative cases</w:t>
-[...89 lines deleted...]
-      4. The heads of state bodies shall be personally responsible for organizing work with appeals from individuals and legal entities, the condition of office work.</w:t>
+        <w:t xml:space="preserve"> Article 72. Investigation of the factual circumstances of administrative case</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. An administrative body, an official shall be obliged to take measures for a comprehensive, complete, and objective study of the factual circumstances that are important for the correct consideration of administrative case.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The procedure and limits of investigation of the factual circumstances of administrative case shall be determined by an administrative body, an official, taking into account the opinions of participants in the administrative procedure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. An administrative body, an official shall not be bound by arguments, factual circumstances of the administrative case and verifies the administrative case in full.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. An administrative body, an official shall have the right to collect evidence on their own initiative in order to establish the factual circumstances of the administrative case.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. An administrative body, an official shall not be entitled to refuse to study applications and documents submitted by participants in the administrative procedure, the consideration of which is within their competence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 70. Termination of administrative procedure</w:t>
-[...179 lines deleted...]
-      5. The applicant has the right to file a repeated appeal on the issue already considered in the manner established by this Code, if there are new arguments or newly discovered circumstances.</w:t>
+        <w:t xml:space="preserve"> Article 73. Hearing</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. An administrative body, an official shall provide an opportunity for a participant in an administrative procedure to express their position on a preliminary decision on administrative case, on which the participant in an administrative procedure shall be notified in advance, but no later than three working days before the adoption of the administrative act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      A hearing may be held in writing or orally by: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) inviting a party to the administrative proceedings to attend a hearing in the administrative case, including via videoconference or other means of communication, upon application pursuant to part three of this article;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) use of digital systems;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) other means of communication that allow a participant in the administrative procedure to state their position.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The provisions of the first part of this Article may not apply in cases where:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) an administrative body, an official adopts a favorable administrative act that does not affect the rights, freedoms and legal interests of other persons;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) enforcement proceedings are carried out;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) the legislation of the Republic of Kazakhstan establishes a period of less than five working days for the completion of the administrative procedure;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) immediate adoption of administrative act is required in order to protect the rights, freedoms of citizens and legal entities, public and (or) state interests;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) a participant in the administrative procedure requests this;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) simplified administrative procedure shall be carried out;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) decision on administrative case is made during the implementation of an automated process, while an administrative body, an official is not endowed with administrative discretion;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) there is a final and binding court order issued against a party to administrative proceedings, prohibiting activities or specific types of activities that require obtaining a certain state service, or based thereon, the party to the administrative proceedings has been deprived of a specific right relating to the receipt of a state service;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) the administrative body or official decides to refuse registration for a face-to-face appointment; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) the administrative procedure is terminated pursuant to part one of Article 88 of this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In the case specified in subparagraph 4) of this part, the administrative body, the official shall indicate in the administrative act the reasons for which the hearing was not held.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. A party to administrative proceedings may file an objection to a preliminary decision in an administrative case within two working days of receiving it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      To conduct an oral hearing, a party to the administrative proceedings may file a motion no later than two working days from the date of receipt of the preliminary decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      However, the absence of any written or oral objections from a party to the administrative proceedings—who has been given adequate and timely notice of the form, date, time and venue of the hearing—shall not prevent a decision from being taken on the merits of the administrative case in question.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Where a party to administrative proceedings raises an objection orally, the administrative body or official shall draw up minutes of the hearing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Where the hearing is conducted in writing, no minutes shall be drawn up.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. If a participant in the administrative procedure orally expresses his (her) objection, the administrative body, the official shall keep the protocol of the hearing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Note. A written hearing shall be deemed to have taken place where a preliminary decision in an administrative case is sent to a party to the administrative proceedings, followed by the receipt of that party’s objections to the preliminary decision in writing (in paper and/or digital form).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 73, as amended by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (see Article 2 for the procedure for bringing it into force).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...18 lines deleted...]
-      Administrative case shall be considered by an official solely, and in cases stipulated by the legislation of the Republic of Kazakhstan, or by a decision of an administrative body - a collegial staff.</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 74. Minutes of an oral hearing</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Footnote. The heading of Article 74, as amended by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (shall take effect ten calendar days after the date of its first official publication). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. The minutes of the oral hearing shall be drawn up by computer, electronically, by typewriter or by hand. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The minutes of the oral hearing shall specify:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) place and date of the consideration of the administrative case, the time of its beginning and end;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) name of the administrative body, surnames and initials of the official, secretary;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) information about the participant in the administrative procedure and (or) another person participating in the administrative case;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) content of the issue under consideration;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) content of explanations, questions and answers, speeches of the participants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. A party to administrative proceedings and/or any other person involved in the administrative case may request that information regarding the facts of the case, which they deem essential to the examination of the administrative case, be recorded in the minutes of the hearing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The minutes of the oral hearing must be drawn up and signed by the chair and the secretary no later than two working days after the conclusion of the oral hearing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The administrative authority and the official must ensure that a party to the administrative proceedings and any other person involved in the administrative case are given the opportunity to review the minutes of the hearing in person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. A party to administrative proceedings and any other person involved in the administrative case may present their comments on the minutes of the hearing orally within three working days of being made aware of them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Following review of the comments, the chairperson shall decide whether to accept them or to reject them in whole or in part. All comments shall be appended to the administrative file.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 74, as amended by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (shall become effectual ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 72. Investigation of the factual circumstances of administrative case</w:t>
-[...89 lines deleted...]
-      5. An administrative body, an official shall not be entitled to refuse to study applications and documents submitted by participants in the administrative procedure, the consideration of which is within their competence.</w:t>
+        <w:t xml:space="preserve"> Article 75. Familiarization of the participant of the administrative procedure with the materials of the administrative case</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A party to administrative proceedings must be allowed to review the materials of the administrative case both during and after the hearing, within three working days of the date on which the request is made.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. When familiarizing a participant in an administrative procedure with the materials of administrative case, an administrative body, an official shall be obliged to ensure compliance with the legislation of the Republic of Kazakhstan on state secrets and other secrets protected by law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. A participant in an administrative procedure in the process of familiarizing with the materials of administrative case has the right to write out any information and in any volume, to make copies of documents, including using scientific and technical means, with the exception of information containing state secrets or other secrets protected by law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 75, as amended by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (shall enter into force ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 76. Terms of administrative proceedings initiated upon request and the method of calculating them</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The term of the administrative procedure initiated based on the appeal shall be fifteen working days from the date of registration of the appeal, unless otherwise stipulated by the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The term (calculated in days or calendar days) of an administrative procedure initiated upon receipt of an application shall commence on the day following the registration of the application or its receipt by the competent administrative authority, or by the official to whom it has been forwarded in the cases stipulated in Article 65 of this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The term of the administrative procedure initiated based on the appeal may be extended by a reasoned decision of the head, his/her deputy or the head of the administrative body’s secretariat for a reasonable period, but not exceeding two months from the date of such a decision, in view of the need to establish the facts relevant to the proper examination of the administrative case; the party to the administrative proceedings shall be notified of this within three working days of the date of the extension.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. For any unjustified extension of the term of the administrative procedure, the person empowered to make the decision shall be subject to disciplinary and other liability under the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. If the final day of the time limit for an administrative procedure falls on a non-working day, the time limit shall be deemed to expire on the next working day.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 76 – as revised by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (shall take effect ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 73. Hearing</w:t>
-[...107 lines deleted...]
-      2. The provisions of the first part of this Article may not apply in cases where:</w:t>
+        <w:t xml:space="preserve"> Article 77. Types of decisions based on the results of consideration of administrative case</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Having considered administrative case, an administrative body, an official shall make one of the following decisions on:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) adoption of administrative act;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) termination of the administrative procedure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. At the end of the consideration of the administrative case, a decision shall be made in writing, which shall be sent to the participant in the administrative procedure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 11. ADMINISTRATIVE ACT  Article 78. Forms of administrative acts</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Administrative act shall be adopted in written (paper and (or) electronic) form unless otherwise provided by the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Administrative act shall be adopted exclusively in written (paper and (or) electronic) form, if the administrative procedure is initiated based on an application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Administrative act may be adopted orally or in another form if:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) protection of the rights, freedoms of citizens and legal entities, public or state interests is required;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) in other cases provided for by the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Administrative act, adopted orally or in another form, must be executed in written (paper and (or) electronic) form at the request of a participant in the administrative procedure within one working day from the date of such request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 79. General requirements for administrative act</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The administrative act must be legal and reasonable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Administrative act must be clear for understanding, ensure uniform application, and exhaustively define the circle of persons to whom it applies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 80. Content of administrative act adopted in written (paper and (or) electronic) form</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Administrative act adopted in written (paper and (or) electronic) form shall indicate:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) name of the administrative body, the surname and initials of the official who adopted the administrative act;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) date of adoption of the administrative act;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) information about the applicant: for individuals - last name, first name, patronymic (if it is indicated in the identity document), for legal entities - name, organizational and legal form;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) description of the issues to be resolved upon adoption of the administrative act and the justification for the administrative act;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) the signature or electronic digital signature of an official.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Justification of administrative act adopted in written (paper and (or) electronic) form is not required in cases where:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) an administrative body, an official adopts a favorable administrative act that does not affect the rights, freedoms and legal interests of other persons;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) enforcement proceedings are carried out;</w:t>
-[...143 lines deleted...]
-      4. If a participant in the administrative procedure orally expresses his (her) objection, the administrative body, the official shall keep the protocol of the hearing.</w:t>
+      2) where an administrative body or an official issues more than five identical administrative acts on the same subject within a continuous period of thirty calendar days (whereby the first of the identical administrative acts must be substantiated) or publish administrative acts in the media, including on internet resources, and there is no requirement for substantiation in each case;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) in other cases stipulated by the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Administrative act, adopted in written (paper and (or) electronic) form, may contain attachments and other supporting documents, the validity of which may not exceed the validity period of the administrative act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Annexes and other supporting documents shall be an integral part of the administrative act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. An administrative act or an annex thereto must specify the higher-level administrative body, the official to whom a complaint may be filed for examination, or any other administrative body or official authorised under the laws of the Republic of Kazakhstan to examine complaints, the time limit for filing such a complaint, and the procedure for appealing against this act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Where there is no higher-level administrative body, official or other administrative body or official authorised under the laws of the Republic of Kazakhstan to examine complaints, the administrative act or an annex thereto shall specify the procedure and time limit for challenging that act in court.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 80, as amended by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (shall become effective ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 74. The protocol of the hearing </w:t>
-[...215 lines deleted...]
-      Based on the results of consideration of the comments, the chairperson shall make a decision on their satisfaction or on their full or partial rejection.</w:t>
+        <w:t xml:space="preserve"> Article 81. Notification of the participant in the administrative procedure</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Administrative act adopted in written (paper) form shall be brought to the attention of the participant in the administrative procedure in accordance with Article 66 of this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Administrative act adopted in electronic form shall be brought to the attention of a participant in the administrative procedure in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Administrative act adopted orally shall be brought to the attention of the participant in the administrative procedure by means of his oral message.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Administrative act adopted in a different form shall be brought to the attention of the participant in the administrative procedure by making it accessible for visual and (or) auditory perception.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Administrative act that does not contain information constituting state secrets or other secrets protected by law shall be posted on Internet resources if information about the addressee of the administrative act is not known, as well as in other cases stipulated by the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 75. Familiarization of the participant of the administrative procedure with the materials of the administrative case</w:t>
-[...53 lines deleted...]
-      3. A participant in an administrative procedure in the process of familiarizing with the materials of administrative case has the right to write out any information and in any volume, to make copies of documents, including using scientific and technical means, with the exception of information containing state secrets or other secrets protected by law.</w:t>
+        <w:t xml:space="preserve"> Article 82. Correction of misspellings and (or) arithmetic errors</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. An administrative body, an official shall have the right, on his own initiative or at the request of a participant in an administrative procedure, to correct errors made in the administrative act and (or) arithmetic errors without changing the content of the administrative act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. An administrative body, an official has the right to request a document required for correction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Consideration of an application for correction of clerical and (or) arithmetic errors shall be carried out within three working days from the date of receipt of the application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Correction of the clerical and (or) arithmetic error shall be confirmed by the signature of the official.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. A copy of the amended administrative act shall be sent to the participant in the administrative procedure within three working days from the date of the amendment of the administrative act.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 76. Terms of the administrative procedure initiated based on the appeal</w:t>
-[...71 lines deleted...]
-      4. For unjustified extension of the terms of the administrative procedure, the person authorized to make a decision shall bear disciplinary and other liability in accordance with the laws of the Republic of Kazakhstan.</w:t>
+        <w:t xml:space="preserve"> Article 83. Entry into force, enactment, and termination of administrative act</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Administrative act shall enter into force from the moment of its adoption unless a later date indicated in it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Administrative act shall enter into force from the moment it shall be brought to the attention of a participant in the administrative procedure in the manner prescribed by Article 81 of this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Administrative act shall cease to be effective from the moment of the occurrence of the events provided for by the administrative act, the fulfillment of its requirements, the cancellation of the administrative act or the expiration of the validity period.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 77. Types of decisions based on the results of consideration of administrative case</w:t>
-[...71 lines deleted...]
-      2. At the end of the consideration of the administrative case, a decision shall be made in writing, which shall be sent to the participant in the administrative procedure.</w:t>
+        <w:t xml:space="preserve"> Article 84. Cancellation of illegal administrative act</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Violation of the legislation of the Republic of Kazakhstan on administrative procedures shall be the basis for the recognition of administrative act as illegal, if such a violation led or could have led to the adoption of an incorrect administrative act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      An essentially correct administrative act may not be recognized as illegal on only formal basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. An unlawful administrative act may be revoked in whole or in part by the administrative body or official that issued it, or by a higher-level administrative body, official or court.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. When an illegal administrative act is cancelled, a decision shall be made on the legal consequences of declaring the administrative act illegal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Administrative act may be declared invalid both from the moment of adoption of such an act, and from the moment of its recognition as illegal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. An unlawful burdening administrative act is subject to mandatory cancellation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. When canceling an illegal favorable administrative act, the principle of protecting the right to confidence of a participant in the administrative procedure shall be taken into account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. A participant in an administrative procedure shall not have the right to refer to the principle of protection of the right to trust in cases where:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the legal act based on which the administrative act has been issued as unconstitutional;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) deliberately inaccurate document or information provided by the participant in administrative procedures has been established;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) administrative act was adopted as a result of a participant in an administrative procedure committing unlawful actions established by a final sentence or a court ruling, a resolution of a prosecutor, a criminal prosecution body, a body (official) authorized to consider cases of administrative offenses;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) administrative act affects the state or public interests, the security of the state, or may lead to grave irreversible consequences for the life and health of people.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. An illegal favorable administrative act shall be cancelled only in the cases provided for by part six of this Article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Any loss arising from the revocation of an unlawful favourable administrative act on the grounds stipulated in sub-paragraphs 1) and 4) of part six of this article shall be compensated to the party to the administrative proceedings whose legitimate expectations are protected by the laws of the Republic of Kazakhstan, under the rules of civil law of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. A party to administrative proceedings shall be notified of the revocation of an unlawful favourable administrative act pursuant to the procedure laid down in Article 66 of this Code.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 84, as amended by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (shall become effective ten calendar days after the date of its first official publication); № 306-VIII of 11.06.2026 (shall be enforced on 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chapter 11. ADMINISTRATIVE ACT  Article 78. Forms of administrative acts</w:t>
-[...107 lines deleted...]
-      4. Administrative act, adopted orally or in another form, must be executed in written (paper and (or) electronic) form at the request of a participant in the administrative procedure within one working day from the date of such request.</w:t>
+        <w:t xml:space="preserve"> Article 85. Cancellation of legal administrative act</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Administrative act adopted on the basis of and in accordance with the requirements of the legislation of the Republic of Kazakhstan shall be considered legal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Legal administrative act may be cancelled in whole or in part.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. An administrative body, an official may cancel the legal burdensome administrative act, except for cases when the laws of the Republic of Kazakhstan prohibit the cancellation of such an act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Lawful favorable administrative act may be cancelled in cases where:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the possibility of canceling administrative act is provided for by the laws of the Republic of Kazakhstan and administrative act;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) the administrative act was adopted with a condition, and this condition was not fulfilled or performed in an improper way.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 79. General requirements for administrative act</w:t>
-[...35 lines deleted...]
-      2. Administrative act must be clear for understanding, ensure uniform application, and exhaustively define the circle of persons to whom it applies.</w:t>
+        <w:t xml:space="preserve"> Article 86. Procedure and terms of execution of administrative act</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. An administrative act is binding on administrative bodies, officials, natural persons and legal entities, and must be enforced.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Administrative act shall apply to execution by an administrative body, an official who adopted it unless otherwise provided by the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Administrative act is subject to execution within five working days unless otherwise provided by the laws of the Republic of Kazakhstan or administrative act.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 86, as amended by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (shall take effect ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 80. Content of administrative act adopted in written (paper and (or) electronic) form</w:t>
-[...215 lines deleted...]
-      4. Annexes and other supporting documents shall be an integral part of the administrative act.</w:t>
+        <w:t xml:space="preserve"> Chapter 12. SIMPLIFIED ADMINISTRATIVE PROCEDURE  Article 87. Order of the implementation of a simplified administrative procedure</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Consideration of messages, proposals, responses, and requests shall be carried out in the manner of a simplified administrative procedure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A simplified administrative procedure shall be implemented by a public authority, a local government body, a state legal entity, a legal entity wholly owned by the state, and their officials pursuant to the procedure laid down in this section, subject to the specific provisions set out in this chapter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. For the purposes of this chapter, ‘applicant’ shall mean a person who has made a notification, proposal, response or enquiry to a public authority, a local government body, a state-owned legal entity, a legal entity wholly owned by the state, or their officials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 87, as amended by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (shall enter into force ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 81. Notification of the participant in the administrative procedure</w:t>
-[...89 lines deleted...]
-      5. Administrative act that does not contain information constituting state secrets or other secrets protected by law shall be posted on Internet resources if information about the addressee of the administrative act is not known, as well as in other cases stipulated by the laws of the Republic of Kazakhstan.</w:t>
+        <w:t xml:space="preserve"> Article 88. Termination of simplified administrative procedure</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Simplified administrative procedure shall be terminated if at least one of the following circumstances exists:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) new arguments or newly discovered circumstances are not provided in repeated messages, proposals, responses, inquiries, and there are necessary verification materials in the materials of the previous message, proposal, response, request and the applicant was given answers in the prescribed manner;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) it is impossible to establish authorship in a message, proposal, response, request, there is no signature, including an electronic digital signature, the applicant's postal address, except for cases when they contain information about impending or committed criminal offenses or about a threat to state or public security that are subject to immediate redirection to state bodies in accordance with their competence;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) essence of the issue is not stated in the message, proposal, response, request;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) a message, suggestion, feedback or enquiry from the applicant has been received.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The decision to terminate the simplified administrative procedure shall be made by the head of the entity considering the message, proposal, response, request, or his deputy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A decision to terminate the simplified administrative procedure where the circumstances specified in sub-paragraph 1) of the first part of this article apply may be taken by another authorised official of the constituent entity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Complaint may be filed against the decision to terminate the simplified administrative procedure in accordance with the procedure established by this Code.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 88, as amended by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (shall come into force ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 82. Correction of misspellings and (or) arithmetic errors</w:t>
-[...89 lines deleted...]
-      5. A copy of the amended administrative act shall be sent to the participant in the administrative procedure within three working days from the date of the amendment of the administrative act.</w:t>
+        <w:t xml:space="preserve"> Article 89. Types of decisions based on the results of consideration of administrative case in a simplified administrative procedure</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Based on the results of consideration of administrative case in a simplified administrative procedure, one of the following decisions shall be made on:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) providing a response, including information, on the merits of a message, proposal, response, request;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) taking note;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) termination of the simplified administrative procedure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Responses to a message, proposal, response, request must be substantiated and motivated in the state language or the language of appeal with reference to the legislation of the Republic of Kazakhstan, contain specific facts refuting or confirming the arguments of the applicant, with an explanation of his right to file a complaint against the adopted decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The entities reviewing the notification, proposal, response or enquiry, and the relevant officials, shall inform the applicant of the outcome of the administrative proceedings and the measures taken. However, if the proposal concerns issues specified in Part 3 of Article 90-2 of this Code, it may be taken into account by the body considering such a proposal without providing a response to it. However, the applicant must be notified thereof.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 89, as amended by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (shall be brought into force ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 90. Face-to-face meetings with natural persons and representatives of legal entities</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Heads of public authorities and local government bodies, and their deputies—excluding the public authority facilitating the work of the Government of the Republic of Kazakhstan—shall be required to hold personal meetings with natural persons and representatives of legal entities regarding issues falling within the remit of that authority or official.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. To ensure a face-to-face meeting, officials of the bodies referred to in the first paragraph of this article may request additional information to clarify the nature of the enquiry following the procedure laid down in this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      However, this administrative measure shall not preclude the holding of face-to-face meetings with natural persons and representatives of legal entities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Natural persons and representatives of legal entities shall be received at least once a month, pursuant to the schedule approved by the head of the relevant public authority or local government body, in line with the procedure established by the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Should an appeal not be resolved by an official during the consultation, it shall be recorded in writing and dealt with in the same manner as a written appeal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 90 – as revised by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (shall take effect ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 83. Entry into force, enactment, and termination of administrative act</w:t>
-[...53 lines deleted...]
-      3. Administrative act shall cease to be effective from the moment of the occurrence of the events provided for by the administrative act, the fulfillment of its requirements, the cancellation of the administrative act or the expiration of the validity period.</w:t>
+        <w:t xml:space="preserve"> Chapter 12-1. Petition </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The Code was supplemented by Chapter 12-1 in accordance with the Law of the Republic of Kazakhstan dated 02.10.2023 № 31-VIII (effective six months after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 84. Cancellation of illegal administrative act</w:t>
-[...251 lines deleted...]
-      8. Harmful consequence resulting from the cancellation of an illegal favorable administrative act is subject to compensation to a participant in the administrative procedure, whose right to trust is protected by the laws of the Republic of Kazakhstan, according to the rules of civil legislation of the Republic of Kazakhstan.</w:t>
+        <w:t xml:space="preserve"> Article 90-1. General provisions </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.A petition shall be considered by the central state body, the local representative body, and the local executive body in the manner established by this Code, with the specifics established by this chapter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. For the purposes of this chapter, an applicant means a citizen of the Republic of Kazakhstan who has submitted a petition.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...593 lines deleted...]
-      </w:pPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...52 lines deleted...]
-      2. For the purposes of this chapter, an applicant means a citizen of the Republic of Kazakhstan who has submitted a petition.</w:t>
+        <w:t>      Footnote. Article 90-1 as amended by the Law of the Republic of Kazakhstan dated 30.12.2025 № 246-VIII (to enter into force upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 90-2. The procedure for submitting a petition </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17060,650 +18145,634 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) surname, first name, patronymic (if it is indicated in the identity document), individual identification number, place of residence, e-mail address; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2) the name of the state body, local representative and (or) executive body to which the petition is submitted; </w:t>
+        <w:t>
+      2) the name of the central state body, local representative body, and/or local executive body to which the petition is submitted;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) a copy of the document confirming the relevant powers of the applicant's representative (if the petition is submitted by his representative); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      4) the content and subject matter of the petition, as well as the arguments and proposals concerning the subject matter of the petition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If necessary, the applicant or his representative shall attach supporting documents and (or) other materials to the petition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      4) the content of the petition, as well as arguments and recommendations on the subject of the petition. </w:t>
-[...17 lines deleted...]
-      If necessary, the applicant or his representative shall attach supporting documents and (or) other materials to the petition.</w:t>
+      3. The subject matter of a petition may not include the following issues: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. The following questions may not be the subject of the petition: </w:t>
+      1) those that may result in the violation of human and civil rights and freedoms; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) those that encroach upon the constitutional order, public order, health and public morality, or the honor and dignity or business reputation of individuals and legal entities, and that may undermine interethnic and interfaith harmony, as well as amnesty and pardon of persons;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) changes to the status of the Republic of Kazakhstan as an independent state, its unitary nature and territorial integrity, the form of government, the fundamental principles of the Republic’s activity, the provision that the President of the Republic is elected for a term of seven years and the same person may not be elected President of the Republic more than once, and the norms enshrined in the Constitution of the Republic of Kazakhstan, as well as amendments thereto;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) matters regulated by the norms of the administrative-territorial structure and the State Border of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) matters within the competence of bodies carrying out operational-search and law-enforcement activities, inquiry and investigation, and courts;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) supreme supervision over compliance with the law, exercised by the prosecution authorities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) foreign intelligence, counterintelligence activities, as well as ensuring the security of protected persons and objects, and carrying out security measures;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) matters relating to the implementation of the criminal-executive, criminal-procedural, civil procedural, administrative procedural and procedural legislation of the Republic of Kazakhstan, and the legislation of the Republic of Kazakhstan on administrative offenses, as well as labor legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) defense, national security, and public order, including propaganda of war, violence, cruelty, incitement of racial, religious hatred, extremism, separatism, and other hostile actions, and any forms of distribution and promotion of narcotic drugs, psychotropic substances and their analogues, as well as precursors;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) which may entail a violation of human and civil rights and freedoms; </w:t>
+      10) fulfillment of obligations arising from international treaties of the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) which encroach on the constitutional order, public order, health and morals of the population; </w:t>
-[...269 lines deleted...]
-      17) on the cancellation and modification of decisions taken within the framework of the state of emergency and (or) emergency regimes. </w:t>
+      11) the appointment and election to office, and the removal from office, of persons falling within the remit of the President of the Republic of Kazakhstan, the Kurultai of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) as governed by the legislation of the Republic of Kazakhstan on elections, national referendums and political parties, and on the Kurultai of the Republic of Kazakhstan and the status of its deputies;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) state symbols of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) the status of the state language;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) changes to the competence, powers, functions and tasks of state bodies and organizations, as well as their establishment, abolition and reorganization;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) repeal and amendment of decisions adopted within the framework of states of emergency and/or emergency situations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. To place a petition on an Internet resource in free access, the petition must meet the following conditions: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1) joining the petition of at least fifty citizens of the Republic of Kazakhstan within ten working days in electronic form and within twenty working days in writing in the form and in the manner determined by the authorized body in the field of interaction between the state and civil society; </w:t>
+        <w:t>
+      1) the joining of at least fifty citizens of the Republic of Kazakhstan to the petition within twenty working days in electronic form and/or in writing, in the form and manner determined by the authorized body in the field of interaction between the state and civil society;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) compliance of the petition with the requirements established by parts two and three of this article; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) the absence of a petition on the same subject on the Internet resource at the time of filing the petition.</w:t>
-[...17 lines deleted...]
-      5. The authorized body in the field of interaction between the state and civil society, within twenty working days from the date of joining the petition, at least fifty citizens of the Republic of Kazakhstan shall verify the petition for compliance with the conditions specified in part four of this article.</w:t>
+      3) the absence of a petition on the same subject on an internet resource in the public domain at the time of submission of the petition, in respect of which a decision has already been made by the competent state body, and from the date of which one year has not yet expired.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The authorized body in the field of interaction between the state and civil society shall, within twenty working days from the date of joining to the petition of at least fifty citizens of the Republic of Kazakhstan or within twenty working days from the date of creation of the draft petition, verify its compliance with the conditions specified in part four of this article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If it is necessary to establish whether the petition complies with the conditions specified in this chapter, the authorized body in the field of interaction between the state and civil society may send a request to the authorized state bodies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. In case of non-compliance of the petition with the conditions specified in part four of this article, the authorized body in the field of interaction between the state and civil society rejects the petition with justification of the reasons, and notifies the applicant or his representative on it in electronic form and (or) in writing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. If the petition meets the conditions specified in part four of this article, the authorized body in the field of interaction between the state and civil society places the petition on an Internet resource in free access for citizens of the Republic of Kazakhstan to join it, and notifies the applicant or his representative of it in electronic form and (or) in writing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. The authorised body in charge for interaction between the state and civil society shall inform the mass media registered with the authorised body in the field of mass media on the commencement of joining the petition by sending information letters within five working days from the date of placement of the petition on the Internet resource in free access.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 90-2 as amended by Law of the Republic of Kazakhstan № 107-VIII of 01.07.2024 (shall become effective sixty calendar days after the day of its first official publication); dated 30.12.2025 № 246-VIII (to enter into force upon the expiration of sixty calendar days after the day of its first official publication); № 306-VIII of 11.06.2026 (shall come into effect on 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      If it is necessary to establish compliance of the petition with the conditions specified in part three of this article, the authorized body in the field of interaction between the state and civil society has the right to send a request to the authorized state bodies. </w:t>
-[...111 lines deleted...]
-        <w:t xml:space="preserve"> Article 90-3. Joining the petition </w:t>
+      Article 90-3. Joining the petition </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Joining the petition is carried out on the Internet resource by citizens of the Republic of Kazakhstan with a certificate by means of an electronic digital signature or in writing in accordance with the procedure determined by the authorized body in the field of interaction between the state and civil society. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -17803,69 +18872,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       two percent of the votes of citizens of the Republic of Kazakhstan from the population of the corresponding administrative-territorial unit in its support on issues related to the competence of local representative bodies of regions, cities of republican significance, the capital;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      one percent of the votes of citizens of the Republic of Kazakhstan from the population of the corresponding administrative-territorial unit in its support on issues within the competence of local executive bodies of regions, cities of republican significance, the capital;</w:t>
-[...17 lines deleted...]
-      five thousand votes of citizens of the Republic of Kazakhstan with a population of over fifty thousand, for the rest – at least ten percent of the votes of the population of the corresponding administrative-territorial unit in its support on issues within the competence of town, district and local representative bodies;</w:t>
+      two per cent of the votes cast by citizens of the Republic of Kazakhstan, relative to the population of the relevant administrative-territorial unit, in favour of it on matters falling within the remit of the local representative bodies of the capital, regions and cities of national importance;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      one per cent of the votes cast by citizens of the Republic of Kazakhstan, calculated as a proportion of the population of the relevant administrative-territorial unit, in favour of it on matters falling within the remit of the local executive bodies of the capital, regions and cities of national importance;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       two thousand five hundred votes of citizens of the Republic of Kazakhstan with a population of over fifty thousand, for the rest – at least five percent of the votes of the population of the corresponding administrative-territorial unit in its support on issues within the competence of local executive bodies of districts (cities of regional significance), the offices of akims of districts in cities of republican significance (capital), districts in cities of regional significance, akims' offices in cities of regional significance, villages, towns, rural districts. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -17882,192 +18951,104 @@
       5. A petition that has not reached the threshold value specified in part four of this article shall be returned to the applicant by the authorized body in the field of interaction between the state and civil society after six months from the date of posting the petition on an Internet resource in free access.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Such a petition is sent by the authorized body in the field of interaction between the state and civil society in accordance with its competence to the relevant state body, local representative and (or) executive body and is considered as a message, response or recommendation  in accordance with the procedure established by this Code.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...140 lines deleted...]
-        <w:t>petitions</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 90-3 as amended by Law of the Republic of Kazakhstan № 306-VIII of 11.06.2026 (shall enter into force on 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 90-4. Reception, registration and accounting of petitions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Upon reaching the threshold value specified in part four of Article 90-3 of this Code, the petition is sent by the authorized body in the field of interaction between the state and civil society to the state body, local representative and executive bodies whose powers include consideration of the petition, which the applicant is notified of in electronic form, and information about this is posted on the Internet resource within three working days from the date the decision to send the petition is made.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18102,224 +19083,62 @@
       Refusal to accept the petition is prohibited. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Registration and accounting of petitions are carried out in accordance with the procedure established by the authorized body in the field of interaction between the state and civil society. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...172 lines deleted...]
-        <w:t>petition</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 90-5. Procedure and deadline for consideration of the petition</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. The term for consideration of the petition is: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18401,51 +19220,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) to conduct public discussions of the draft decision with an invitation and mandatory notification via Internet resources, as well as in electronic or paper form three working days before the start, of the applicant or his representative and interested persons on the date and place of the event;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) to create a separate commission or working group with the inclusion of representatives of interested state bodies, deputies of the Parliament of the Republic of Kazakhstan and (or) maslikhat, the applicant or his representative, as well as public associations;</w:t>
+      3) to establish a separate commission or working group comprising representatives of the relevant state bodies, members of the Kurultai of the Republic of Kazakhstan and/or the Maslikhat, the applicant or their representative, and civil society organisations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) to analyze the comments received by the petition, as well as economic, sociological, statistical and other necessary information on the subject of the petition;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18509,251 +19328,111 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) to conduct public discussions of the draft decision with an invitation and mandatory notification via an Internet resource, as well as in electronic or paper form three working days before the start, of the applicant or his representative and interested persons on the date and place of the event; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) to create a temporary commission or working group with the inclusion of representatives of interested state bodies, deputies of the Parliament of the Republic of Kazakhstan and (or) maslikhat, the applicant or his representative, as well as public associations.</w:t>
+      3) to establish a temporary commission or working group comprising representatives of the relevant state bodies, members of the Kurultai of the Republic of Kazakhstan and/or the Maslikhat, the applicant or their representative, and civil society organisations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 90-5 as amended by Law of the Republic of Kazakhstan № 306-VIII of 11.06.2026 (shall be put into effect on 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...150 lines deleted...]
-        <w:t>petition</w:t>
+        <w:t>
+      Article 90-6. Decisions taken based on the results of consideration of the petition</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Based on the results of consideration of the petition, the first head of the central state or local executive body, the chairman of the local representative body, makes one of the following decisions: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18851,51 +19530,69 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       According to the results of consideration of the petition, the first head of the central state or local executive body, the chairman of the local representative body are obliged to make an official statement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chapter 13. APPEAL PROCEDURE. SUBMITTING A COMPLAINT  Article 91. Appeal procedure</w:t>
+        <w:t xml:space="preserve"> Chapter 13. APPEAL PROCEDURE. SUBMITTING A COMPLAINT </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 91. Appeal procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. A participant in administrative procedure has the right to appeal against administrative act, administrative action (inaction) not related to the adoption of administrative act, in administrative (pre-trial) manner.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18941,51 +19638,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. A higher administrative body, an official (hereinafter referred to as the Body considering the complaint), shall carry out Consideration of a complaint in administrative (pre-trial) manner.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      For the purposes of this Code, the body considering a complaint shall be recognized an administrative body, an official, with the exception of the President of the Republic of Kazakhstan, the Prime Minister of the Republic of Kazakhstan, the Government of the Republic of Kazakhstan, who are superior in the order of subordination to the administrative body, an official whose administrative act, administrative action (inaction) is appealed, as well as another administrative body, official authorized in accordance with the laws of the Republic of Kazakhstan to consider complaints.</w:t>
+      For the purposes hereof, the body examining the complaint shall be deemed to be an administrative body or an official, excluding the President of the Republic of Kazakhstan, the Vice-President of the Republic of Kazakhstan, the Prime Minister of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan, which are superior to the administrative body or official in the chain of command, the administrative act or administrative action (or failure to act) against which a complaint is being lodged, as well as any other administrative body or official authorised under the laws of the Republic of Kazakhstan to consider complaints.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Note. The provisions of the second paragraph of this section shall not apply to an appeal lodged by a public body or a public legal entity against a decision of another public body or public legal entity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. A complaint shall be filed with an administrative body, an official whose administrative act, administrative action (inaction) is being appealed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -19013,115 +19728,187 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Therewith an administrative body, an official whose administrative act, administrative action (inaction) is being appealed has the right not to send a complaint to the body considering the complaint, if within three working days it adopts a favorable administrative act, performs administrative action that fully meets the requirements specified in the complaint.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      4-1. The provisions of Part 4 of this Article apply to an appeal lodged by a public authority or public legal entity against a decision of another public authority or public legal entity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-2. Where a complaint lodged by a public authority or a public legal entity against a decision of another public authority or public legal entity is rejected, the complainant may appeal against such rejection pursuant to the procedure laid down in this Article and the regulations of the Government of the Republic of Kazakhstan. However, this provision shall not apply to complaints lodged against public authorities that are directly subordinate to and accountable to the President of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       5. Unless otherwise provided by law, an appeal to the court is allowed after an appeal in a pre-trial order. If the law provides for the possibility of applying to the court without the need to appeal to a higher authority, an administrative body, an official, an administrative act, an administrative action (inaction) which are being challenged, along with the recall, submit to the court a reasoned position of the head of a higher administrative body, an official.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. In the absence of a higher administrative body, an official, administrative act, administrative action (inaction) may be appealed in court, which is notified to the participant in the administrative procedure by the administrative body, whose administrative act, administrative action (inaction) is appealed when a decision is made on administrative case.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Note. This part shall not apply to an appeal lodged by a public authority or a public legal entity against a decision of another public authority or public legal entity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       7. Consideration of complaints by the prosecutor's office is carried out on the grounds, within the limits and in the manner established by the Constitutional Law of the Republic of Kazakhstan "On the Prosecutor's Office".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Note. For the purposes of Chapters 13, 14 and 15 of Section 3 of this Code, a branch of the National Bank of the Republic of Kazakhstan shall be treated as an administrative body whose administrative act or administrative action (or failure to act) may be challenged through administrative (pre-trial) proceedings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 91 as amended by the Law of the Republic of Kazakhstan dated 05.11.2022 № 157-VII (shall be enforced ten calendar days after the date of its first official publication); dated 27.03.2023 № 216-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 91 as amended by the Law of the Republic of Kazakhstan dated 05.11.2022 № 157-VII (shall be enforced ten calendar days after the date of its first official publication); dated 27.03.2023 № 216-VII (shall be enforced ten calendar days after the date of its first official publication); № 241-VIII of 17.12.025 (shall come into force ten calendar days after the date of its first official publication); № 306-VIII of 11.06.2026 (shall come into force on 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -19143,98 +19930,158 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. A complaint against administrative act, administrative action (inaction) shall be filed with an administrative body, an official no later than three months from the day when the participant in the administrative procedure learnt of the adoption of administrative act or the commission of administrative action (inaction).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. In case of missing, for a good reason, the deadline established by the first part of this Article, this deadline, at the request of a participant in the administrative procedure, may be restored by the body considering the complaint unless otherwise provided by the laws of the Republic of Kazakhstan.</w:t>
+      1-1. Unless the administrative act or an annex thereto specifies the possible legal remedies for challenging the administrative act, as set out in part five of Article 80 of this Code, a complaint against such an administrative act may be lodged no later than six months from the date on which the party to the administrative proceedings became aware of the adoption of the administrative act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Where the time limit established by parts one and 1-1 of this article is missed for a valid reason, that time limit may, upon application by a party to the administrative proceedings, be reinstated by the authority examining the complaint, save as otherwise stipulated by the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In order to restore the missed deadline for filing a complaint, the body considering the complaint shall recognize illness, force majeure circumstances, and other reasons that deprive a person of the opportunity to file a complaint as valid reasons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The missed deadline for appeal shall not be a ground for refusal to adopt the complaint by the body considering the complaint. The reasons for missing the deadline shall be investigated during the consideration of the complaint and may be one of the bases for refusing to satisfy the complaint.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 92, as amended by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 93. Form and content of the complaint</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The complaint shall be submitted in written (paper and (or) electronic) form.</w:t>
       </w:r>
     </w:p>
@@ -19267,87 +20114,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) name of the body considering the complaint;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) last name, first name, patronymic (if it is indicated in the identity document), individual identification number, postal address of an individual or name, postal address, business identification number of a legal entity;</w:t>
+      2) surname, first name, patronymic (if stated on the identity document), personal identification number (if applicable), postal address of the natural person; or the name, postal address and business identification number of the legal entity (if applicable);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) address of the physical person's actual residence and the location of the legal entity;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) name of the administrative body, official, whose administrative act, administrative action (inaction) is disputed;</w:t>
+      4) the name of the administrative body or official whose administrative act, administrative action (or failure to act) is being challenged;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) the circumstances on which the participant in the administrative procedure bases his demands and evidence;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -19357,98 +20204,140 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) date of filing the complaint;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) signature of the participant in the administrative procedure;</w:t>
+      7) the signature or electronic digital signature of the participant in the administrative procedure;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) list of documents attached to the complaint;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) other information provided by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 93, as amended by Laws of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (shall become effective ten calendar days after the date of its first official publication); № 256-VIII of 09.01.2026 (shall be in force from the date of its first official publication); dated 09.01.2026 № 256-VIII (to enter into force from the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 94. Acceptance, registration, return, and withdrawal of a complaint</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Acceptance, registration, accounting, return, and withdrawal of a complaint shall be carried out in accordance with the provisions of Article 64 of this Code.</w:t>
       </w:r>
     </w:p>
@@ -19551,204 +20440,282 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) the complaint has been returned by the body considering the complaint;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) the body considering the complaint accepted the withdrawal of the complaint from the applicant.</w:t>
+      4) the body considering the complaint accepted the withdrawal of the complaint from the applicant;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) It is established that an administrative claim has been lodged against the contested administrative act or the contested administrative action (or failure to act), and that this claim is currently before the court.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. A participant in the administrative procedure shall be notified within three working days from the day, the body considering the complaint, takes a decision to reject the complaint.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. After elimination of the circumstances that served as the basis for rejecting the complaint, the participant in the administrative procedure has the right to re-submit the complaint.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 95, as amended by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (shall become effective ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 96. Consequences of filing a complaint</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Filing a complaint shall suspend the execution of administrative act, administrative action, except for:</w:t>
+      1. The lodging of a complaint suspends the enforcement of an administrative act or administrative measure, save for:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) the necessity to protect the rights of citizens and legal entities, public or state interests;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) administrative act accepted by the authorized body for regulation, control and supervision of the financial market and financial organizations or the National Bank of the Republic of Kazakhstan within its competence, to suspend actions and (or) revoke licenses to operate in the financial market, to conserve financial organizations, its written instructions, administrative act accepted by the authorized body for regulation, control and supervision of the financial market and financial organizations or the National Bank of the Republic of Kazakhstan within its competence, on the application of supervisory response measures (except for recommendatory supervisory response measures), on the classification of the bank, a branch of a non-resident bank of the Republic of Kazakhstan as a bank with an unstable financial situation that poses a threat to the interests of its depositors and creditors and (or) a threat to the stability of the financial system, to classify the bank, a branch of a non-resident bank of the Republic of Kazakhstan, as insolvent banks, branches of a non-resident bank of the Republic of Kazakhstan and apply a settlement measure to it in accordance with the Law of the Republic of Kazakhstan "On Banks and Banking Activities in the Republic of Kazakhstan", as well as administrative acts of governmental audit and financial control bodies related to the revealed facts of inappropriate and unjustified use of budgetary funds, prior to making an appropriate decision;</w:t>
+      2) an administrative act adopted by the authorized body for regulation, control and supervision of the financial market and financial organizations or by the National Bank of the Republic of Kazakhstan within its competence, concerning exclusion from the relevant registers and suspension and/or revocation of licenses and/or annexes thereto for activities in the field of digital assets and in the financial market, its written orders, an administrative act adopted by the authorized body for regulation, control and supervision of the financial market and financial organizations or by the National Bank of the Republic of Kazakhstan within its competence, concerning the application of limited enforcement measures and supervisory response measures (except for advisory supervisory response measures), the application to a bank or a branch of a non-resident bank of the Republic of Kazakhstan of enhanced supervision and financial recovery regimes, the application to a bank of a resolution regime and resolution tools, as well as administrative acts of state audit and financial control bodies related to identified facts of misuse and unreasonable use of budgetary funds, until the relevant decision is adopted;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) in other cases stipulated by the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Where applicable, the administrative act must include references to the exceptions set forth in sub-paragraphs 1) and 3) of paragraph 1 of this Article, along with the grounds for their application, demonstrating that the lodging of a complaint will not suspend the effect of the act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 96 as amended by the Law of the Republic of Kazakhstan dated 03.01.2022 № 101-VII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication)</w:t>
+        <w:t>      Footnote. Article 96 as amended by the Law of the Republic of Kazakhstan dated 03.01.2022 № 101-VII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); № 241-VIII of 17.12.2025 (shall come into force ten calendar days after the date of its first official publication); dated 16.01.2025 № 259-VIII (to enter into force upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -19876,51 +20843,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The subject and limits of the investigation of the factual circumstances shall be determined by the body considering the complaint.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. The body considering the complaint shall hear the official, whose administrative act, administrative action (inaction) is contested, a participant in the administrative procedure in accordance with Article 73 of this Code.</w:t>
+      3. The authority examining the complaint shall hear the official whose administrative act, administrative action (or failure to act) is being challenged, and the party to the administrative proceedings, pursuant to Article 73 of this Code.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The body considering the complaint is not bound by the arguments of the administrative body, the official whose administrative act, administrative action (inaction) is being appealed; a participant in the administrative procedure, as well as the requirements set forth in the complaint, and verifies the administrative case in full.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -19942,706 +20909,854 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Making a complaint to the detriment of the applicant shall be prohibited.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 98 as amended in Kazakh, the text in Russian does not change in accordance with the Law of the Republic of Kazakhstan dated 05.11.2022 № 157-VII (effective ten calendar days after the date of its first official publication); № 241-VIII of 17.12.2025 (shall take effect ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 99. Period for reviewing complaints</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The complaint shall be examined within twenty working days of the date on which it is registered, unless otherwise specified by the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The time limit for reviewing a complaint may not be extended, unless otherwise specified by the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 99 – as revised by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (shall become effective ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 99. Term for consideration a complaint</w:t>
-[...17 lines deleted...]
-      The term for consideration of a complaint shall be twenty working days from the date of receipt of the complaint.</w:t>
+        <w:t xml:space="preserve"> Chapter 15. DECISION ON THE COMPLAINT  Article 100. Types of decisions based on the results of processing a complaint</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Having considered the complaint, the body considering the complaint shall make one of the following decisions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) on cancellation of the administrative act;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) on cancellation of the administrative act and adoption of a new administrative act;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) on commission of administrative action;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) on leaving the complaint without satisfaction;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) on direction of the administrative case to an administrative body, to an official whose administrative act, administrative action (inaction) is being appealed, for the implementation of the administrative procedure, indicating the violations committed and proposals for their elimination;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) on rejection of the complaint.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The body considering the complaint shall make a decision provided for in subparagraphs 1), 2) and 3) of the first part of this Article, if the adoption of administrative act, the commission of administrative action is within the competence of the body considering the complaint.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The body considering the complaint shall send the complaint to the administrative body, to the official whose administrative act, administrative action (inaction) is being appealed, for the implementation of the administrative procedure no later than five working days from the date of the decision, indicating the violations and proposals for their elimination in case the adoption of the relevant act, the commission of administrative action does not fall within the competence of the body considering the complaint.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The basis for making a decision provided for in subparagraphs 1), 2), 3) and 5) of the first part of this Article shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      incorrect determination and clarification of the range of circumstances that are important for the correct consideration of administrative case;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      inconsistency of the content of the administrative act, administrative action (inaction) with the materials of the administrative case;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      violation or incorrect application of the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Upon completion of the consideration of the complaint on the merits, a decision shall be made in writing, which shall be sent to the participant in the administrative procedure, and a copy of the decision shall be sent to the administrative body, the official whose administrative act, administrative action (inaction) is being appealed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The refusal to satisfy the complaint must be motivated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The decision of the body considering the complaint is binding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. If the body considering the complaint, within the time limits established by this Code, did not make a decision on the results of the consideration of the complaint, then from the date of expiration of the time limits, it shall be considered that the body considering the complaint has refused to satisfy the complaint.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. In case of disagreement with the decision of the body considering the complaint, the participant in the administrative procedure has the right to appeal the administrative act, administrative action (inaction) to another body considering the complaint, or to the court.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 101. Content of the decision based on the results of processing a complaint</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The decision based on the results of the consideration of the complaint shall indicate:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) date of the decision;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) name of the body considering the complaint;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) details of the person lodging the complaint: for natural persons – surname, first name, patronymic (if stated on the identity document), personal identification number (if available); for legal entities – name, legal form, business identification number (if available) (branch and representative office);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) summary of the contested administrative act, administrative action (inaction);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) essence of the complaint;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) justification with reference to the norms of the legislation of the Republic of Kazakhstan, which the body considering the complaint was guided by when making a decision on the complaint.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The decision may also contain other information provided for by the legislation of the Republic of Kazakhstan and (or) relevant for the correct consideration of the complaint, as well as serving as the basis for the decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 101, as amended by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (shall enter into force ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chapter 15. DECISION ON THE COMPLAINT  Article 100. Types of decisions based on the results of processing a complaint</w:t>
-[...323 lines deleted...]
-      6. In case of disagreement with the decision of the body considering the complaint, the participant in the administrative procedure has the right to appeal the administrative act, administrative action (inaction) to another body considering the complaint, or to the court.</w:t>
+        <w:t xml:space="preserve"> SECTION 4. ADMINISTRATIVE LEGAL PROCEEDINGS Chapter 16. JURISDICTION OF CASES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 102. Jurisdiction of administrative cases</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Administrative proceedings are carried out by specialized district and equivalent administrative courts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      According to the claimant, cases falling within the jurisdiction of a specialised district court or an administrative court of equivalent status may be heard by the court at the claimant’s place of residence, excluding cases falling within the jurisdiction of specialised district courts or administrative courts of equivalent status located within the capital, cities of national importance, or regional centres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Courts shall have jurisdiction over disputes arising from public law relations provided for by this Code in the course of administrative proceedings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The specialized inter-district administrative court of the capital considers claims of investors specified in part 1-2 of Article 27 of the Civil Procedure Code of the Republic of Kazakhstan on appeal of administrative acts, administrative actions (inaction) of administrative bodies, officials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...263 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 102 as amended by the Law of the Republic of Kazakhstan dated 20.03.2021 № 20-VII (shall be enforced 01.07.2021); as amended by the Law of the Republic of Kazakhstan dated 05.11.2022 № 157-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 102 as amended by the Law of the Republic of Kazakhstan dated 20.03.2021 № 20-VII (shall be enforced 01.07.2021); as amended by the Law of the Republic of Kazakhstan dated 05.11.2022 № 157-VII (shall be enforced ten calendar days after the date of its first official publication); № 306-VIII of 11.06.2026 (shall become effective on 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -21069,51 +22184,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. A claim against several defendants may be filed at the location of one of the defendants. The choice between several courts, which, according to this article, have jurisdiction over the case, belongs to the suitor. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The suitor may choose an extraterritorial jurisdiction, including in administrative cases pending before the court, before the appointment of an administrative case for trial at a court hearing, with the exception of cases to be considered in accordance with part three of Article 102, Article 103, part one of Article 105, parts two and three of Article 106 of this Code.</w:t>
+      The claimant may choose extraterritorial jurisdiction, including in administrative cases pending before the court, prior to the administrative case being scheduled for a hearing, excluding cases to be heard under part three of Article 102, Article 103, and part one of Article 105, parts two and three of Article 106 and Chapter 25 of this Code.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The parties may, by agreement between themselves, change the territorial jurisdiction for a given administrative case, including for administrative cases pending before the court, prior to the appointment of the administrative case for proceedings in the court session.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -21159,79 +22274,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Several lawsuits may be united by the plaintiff in one lawsuit if they are filed against one defendant, are related to each other and their consideration is within the competence of one court.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. It shall be prohibited to combine in one proceeding, several lawsuits, which are subject to consideration in the order of different types of legal proceedings unless otherwise established by this Code. Therewith lawsuits that are not related to public law disputes and are not subject to separation must be singled out and sent, according to jurisdiction, to the appropriate district (city) court.</w:t>
+      6. Where not otherwise specified in this Code, it shall not be permissible to consolidate into a single set of proceedings several claims that are subject to different types of legal proceedings. In such cases, claims that do not relate to public law disputes and are capable of being separated must be set aside and referred to the appropriate district (city) court under its jurisdiction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 107 as amended by the Law of the Republic of Kazakhstan dated 21.11.2024 № 136-VIII (effective from 01.03.2025).</w:t>
+        <w:t>      Footnote. Article 107 as amended by the Law of the Republic of Kazakhstan dated 21.11.2024 № 136-VIII (effective from 01.03.2025); № 241-VIII of 17.12.2025 (shall come into force ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -21879,51 +22994,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Participants in the administrative proceeding shall be notified of the time and place of the consideration of the case or the performance of individual procedural actions and shall be summoned to the court by notifications (notices) no later than the next working day from the date of the respective ruling or from the date of the appointment of the date of the trial.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The notification is sent by telephone message, to the user's account on the e-government web portal with a short text message to the cellular subscriber number registered on the e-government web portal, a text message to the cellular subscriber number or by e-mail, telegram or a registered mail with a notification of its delivery or using other means of communication that ensure the recording of a notification or call.</w:t>
+      The notification (notice) shall be sent by telephone message, to the user’s account on the “digital government” web portal with a short text message sent to the mobile phone number registered on the “digital government” web portal, by text message to the mobile phone number or to the email address, by telegram or by registered mail with acknowledgment of receipt, or by using other means of communication that ensure the recording of the notice or summons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       If the person does not actually reside at the address indicated in the administrative case, the notification (notice) may be sent to the legal address or to the place of his work. Notification (notice) addressed to a legal entity shall be sent to the place of its registration and (or) actual location.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -21933,51 +23048,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Notification (notice) will be considered properly delivered and reliable in the following cases:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) sending a text message to a cellular subscriber number or to an email address that the notified person indicated during the administrative proceedings and confirmed with his signature, as well as to the user's account on the e-government web portal with sending a short text message to the cellular subscriber number registered on the "e-government" web portal;</w:t>
+      1) sending a text message to the mobile phone number or to the email address specified by the notified person during the administrative proceedings and confirmed by their signature, as well as to the user’s account on the “digital government” web portal with a short text message sent to the mobile phone number registered on the “digital government” web portal;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) notifying the person by telegram, which is handed to him personally or to one of the adult family members living with him against receipt on the note to be returned to the sender, by registered mail.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -22131,51 +23246,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) name of the administrative case on which the addressee is notified;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) indication of the person summoned or notified to the court (last name, first name, patronymic (if it is indicated in the identity document) and place of residence of the person, or the name of the body or legal entity and its location) to whom the notification (notice) is addressed, and also the status in administrative case;</w:t>
+      4) the details of the person summoned or notified to appear in court (surname, first name, patronymic (if stated in the identity document) and place of residence of the natural person, or the name of the authority or legal entity and its registered office), to whom the notice (summons) is addressed, as well as their status in the administrative proceedings;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) indication of what actions and by what term the summoned or notified person is entitled or obliged to perform;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -22231,51 +23346,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 113 as amended by the Law of the Republic of Kazakhstan dated 06.02.2023 № 194-VII (shall be enforced from 01.04.2023).</w:t>
+        <w:t>      Footnote. Article 113 as amended by the Law of the Republic of Kazakhstan dated 06.02.2023 № 194-VII (shall be enforced from 01.04.2023); № 241-VIII of 17.12.2025 (shall be put into effect ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -22472,63 +23587,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The court is not bound by the stated basis of the lawsuit, but it has no right to go beyond the frame of the lawsuit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2. The court is obliged in the course of the trial to check whether the limits of administrative discretion and their compliance (proportionality) with the goals of adopting administrative act established by the legislation of the Republic of Kazakhstan are not exceeded. </w:t>
+        <w:t>
+      2. In the course of proceedings, the court must verify whether the limits of administrative discretion have been exceeded, and whether the administrative act or action (or failure to act) is proportionate and consistent with the objectives laid down by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 116, as amended by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (shall come into force ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 117. General rules for administrative legal proceedings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Administrative legal proceedings shall consist in the sequential passage of the following main stages:</w:t>
       </w:r>
     </w:p>
@@ -22757,51 +23914,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) issue on which the ruling is made;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) reasons for which the court came to its conclusions, and a reference to the laws of the Republic of Kazakhstan, which the court was guided by;</w:t>
+      5) the grounds upon which the court reached its conclusions, and a reference to the legislation of the Republic of Kazakhstan on which the court relied;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) procedural decision;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -22841,119 +23998,161 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. When a ruling is made during an oral hearing, the ruling or its operative part shall be announced immediately after the ruling. The definition in the final form may be made no later than five working days after the announcement of its operative part.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 118, as amended by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (shall be brought into force ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 119. Prejudice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. A court decision in an administrative case that has entered into legal force is mandatory for all administrative bodies, officials, individuals and legal entities in relation to both the established circumstances and their legal assessment in relation to the person about whom it was issued. This provision does not prevent the review, cancellation or amendment of the court decision and other judicial acts in the appeal and cassation procedures, as well as during the review of the case by the Supreme Court of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. A court decision on administrative case that has entered into legal force is binding on any court and body when establishing facts relevant to the case and factual data established without evidence.</w:t>
+      2. A court decision in an administrative case that has become final shall be binding on the court and the authority concerned when establishing facts relevant to the case and factual circumstances established without evidence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 119 as amended by the Law of the Republic of Kazakhstan dated 21.11.2024 № 136-VIII (effective from 01.07.2025).</w:t>
+        <w:t>      Footnote. Article 119 as amended by the Law of the Republic of Kazakhstan dated 21.11.2024 № 136-VIII (effective from 01.07.2025); № 241-VIII of 17.12.2025 (shall come into force ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -23489,123 +24688,201 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The application of measures of procedural enforcement, provided for in subparagraphs 1) and 2) of Article 123 of this Code, shall be entered into the protocol of the court session.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. The court shall issue a ruling on the application of a measure of procedural enforcement provided for by subparagraph 3) of Article 123 of this Code.</w:t>
-[...35 lines deleted...]
-      3. If the selected measure of procedural enforcement has not yielded results, it shall be allowed to apply another measure of procedural enforcement. Measures of procedural enforcement may be applied repeatedly.</w:t>
+      2. The court shall issue a ruling on the application of the procedural coercive measure envisaged in sub-paragraph 3 of Article 123 of this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A private appeal against a ruling imposing a financial penalty may be lodged within ten working days of the date of service of the ruling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      An appeal against this order shall suspend the enforcement of the coercive measures until the private appeal has been considered on its merits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Should the chosen measure of procedural coercion prove ineffective, another measure of procedural coercion may be applied, or the original measure may be applied again.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A procedural enforcement measure in the form of a financial penalty shall be applied with the specific features set forth in part nine of Article 127 of this Code.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The application of measures of procedural enforcement to a person shall not relieve this person from the performance of the relevant duties established by this Code.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. If in the actions of the violator of the order in the court session there are signs of a criminal offense, the court shall send the materials to the prosecutor to decide on the start of the pre-trial investigation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 124, as amended by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (shall be effective ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 125. Comment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23716,50 +24993,68 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Monetary penalty shall be imposed on an individual, official, legal entity or its representative in the amount of ten to one hundred monthly calculation indexes. The court shall issue a ruling on the imposition of a monetary penalty, a copy of which shall be handed over to the person on whom the monetary penalty is imposed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Where the person on whom the financial penalty has been imposed gives their written consent, the court shall issue the operative part of the order, which shall be served on them without delay. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
       Consideration of the issue of imposing a monetary penalty shall be carried out in a court session with prior notification of the person in respect of whom the monetary penalty is applied.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The court has the right to impose a monetary penalty on a person who abuses procedural rights or does not perform procedural duties, including in cases of presentation of evidence, execution of orders in violation of the time limit established by the court without good reason, if this has led to a delay in the consideration of administrative case, for each action (inaction) in the amount of ten monthly calculation indexes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -23789,151 +25084,169 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. For failure to comply with a court decision, a court ruling on the approval of an agreement of the parties on conciliation, mediation or on the settlement of a dispute in a participatory procedure, the court shall impose a monetary penalty on the defendant in the amount of fifty monthly calculation indexes, indicating in the same judicial act a period not exceeding one month, during which it is subject to execution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Payment of the monetary penalty shall be carried out within five working days from the date of delivery of the ruling and it shall be collected in the income of the republican budget.</w:t>
-[...71 lines deleted...]
-      9. In case of failure to comply with a judicial act or a court demand specified in parts three and four of this Article, the court shall have the right to impose a repeated monetary penalty on the person in an amount increased by ten monthly calculation indexes.</w:t>
+      6. Payment of the financial penalty, which is paid into the national budget, shall be made once the ruling has become final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. A person against whom a financial penalty has been imposed shall be entitled to apply to the court for a reduction in the amount of the financial penalty, or for a deferral or payment by instalments of the order, within ten working days of the date on which the relevant order is served.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The motion shall be examined at a court hearing at which the applicant is summoned to appear. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      When reviewing a motion for a deferral or payment by instalments, the court may defer or allow payment by instalments of the order imposing a financial penalty for a period of up to two months.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. The court shall examine and decide on a motion to reduce the amount of the financial penalty, or to defer or allow payment in instalments, within ten working days of the date the motion is received by the court.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Upon failure to fulfill a court order or a court requirement referred to in parts three and four of this article, the court shall be entitled to impose a further financial penalty in an amount increased by ten monthly calculation indices.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 127 as amended by the Law of the Republic of Kazakhstan dated 20.12.2021 № 83-VII (shall be enforced upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 127 as amended by the Law of the Republic of Kazakhstan dated 20.12.2021 № 83-VII (shall be enforced upon expiry of ten calendar days after the date of its first official publication); № 241-VIII of 17.12.2025 (shall take effect ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -24079,98 +25392,158 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) in lawsuit for action - by the defendant in terms of the facts that were the basis for refusal to perform the requested action (inaction), and by the plaintiff in terms of facts favorable to him;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) in lawsuit for recognition - by the plaintiff in terms of the facts confirming the presence or absence of any legal relationship, and by the defendant in terms of the facts substantiating the legality of the burdening administrative act that no longer has legal force, as well as any committed action (inaction).</w:t>
+      4) in lawsuit for recognition - by the plaintiff in terms of the facts confirming the presence or absence of any legal relationship, and by the defendant in terms of the facts substantiating the legality of the burdening administrative act that no longer has legal force, as well as any committed action (inaction);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) in proceedings challenging the legality of a subordinate legislative act (or its provisions) – the competent authority or official who adopted the contested subordinate legislative act.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The defendant may refer only to that basis that is mentioned in the administrative act.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. If, after examining all the evidence, any fact that determines the outcome of the administrative case remains unproven, then the negative consequences of the results of the consideration and resolution of the administrative case shall be borne by the party bearing the burden of proving this fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 129, as amended by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (shall take effect ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 130. Specificitiesof proof</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The court is obliged to assist in eliminating formal errors, clarifying ambiguous expressions, filing petitions on the merits of administrative case, supplementing incomplete factual data, submitting all written explanations that are important for a complete determination and objective assessment of the circumstances of administrative case at all stages of the process.</w:t>
       </w:r>
     </w:p>
@@ -24345,51 +25718,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. In administrative court, administrative case shall be initiated based on a lawsuit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      For the purposes of this Code, lawsuits also mean other appeals to the court provided for by the laws of the Republic of Kazakhstan.</w:t>
+      For the purposes of this Code, the term “claim” shall also include other applications to the court stipulated by the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Lawsuits filed with the court are:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -24435,51 +25808,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) lawsuit for action;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) lawsuit for recognition.</w:t>
+      4) lawsuit for recognition;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) a claim challenging the legality of a subordinate regulatory legal act.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The lawsuit shall be filed with the court in writing or in the form of an electronic document certified by the electronic digital signature of the plaintiff and (or) his (her) representative.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -24895,51 +26286,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 131 as amended by the Law of the Republic of Kazakhstan dated 12.12.2023 № 46-VIII (effective from 01.01.2024).</w:t>
+        <w:t>      Footnote. Article 131 as amended by the Law of the Republic of Kazakhstan dated 12.12.2023 № 46-VIII (effective from 01.01.2024); № 241-VIII of 17.12.2025 (shall come into force ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -25142,55 +26533,133 @@
       2. In an action for recognition, the plaintiff may also demand to declare an encumbrance administrative act that no longer has legal force as illegal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. A lawsuit for recognition may be filed if the plaintiff is sufficiently interested in establishing these relations as soon as possible. The plaintiff's interest in establishing legal relations may be legal, moral, or material in nature.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 135-1. A claim challenging the legality of a subordinate legislative act (or its provisions)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In proceedings challenging the legality of a subordinate legislative act (or its provisions), the claimant may seek a declaration that the subordinate legislative act is contrary to the law (other than the Constitution of the Republic of Kazakhstan), either in its entirety or in part.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 20 has been supplemented with Article 135-1 pursuant to Law № 241-VIII of the Republic of Kazakhstan of 17.12.2025 (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 136. Term for filing a lawsuit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Lawsuits for challenging, for enforcement shall be filed with the court within a month from the date of delivery of the decision of the body considering the complaint based on the results of the consideration of the complaint.</w:t>
       </w:r>
     </w:p>
@@ -25259,69 +26728,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Demand to declare a burdensome administrative act that no longer has legal force may be declared illegal within three months from the day when the person became aware of the violation of his rights, freedoms and legitimate interests by this act.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      3-1. Claims challenging the legality of a subordinate regulatory legal act (or its provisions) must be brought before a court within three months of the date on which the claimant became aware of the infringement and/or potential infringement by that act of their rights, freedoms and legitimate interests, as guaranteed by the Constitution of the Republic of Kazakhstan and the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       4. Lawsuit for the actions (inaction) of a court officer for the execution of court orders shall be filed with the court within ten working days from the date of the action (refusal to perform the action) or from the day when the plaintiff or the debtor, not notified of the time and place of the action by the court performer, learned on it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. A person who did not participate in the administrative procedure, whose rights, freedoms and legal interests are affected by the administrative act, has the right to file a lawsuit in court within a month from the day when the person learned or could learn about the adoption of the administrative act, but no later than one year from the date of its acceptance.</w:t>
+      5. A person who has not participated in the administrative proceedings, but whose rights, freedoms and legitimate interests are affected by an administrative act, may file a claim in court within one month of the date on which they became aware, or could have become aware, of the adoption of the administrative act.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. A person who has filed a complaint with the body considering the complaint has the right to file a lawsuit with the court within a month from the date of delivery of the decision on the complaint or after the expiration of the time limit for the consideration of the complaint, if a decision on the complaint has not been taken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -25489,70 +26976,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) lawsuit does not meet the requirements of the second part of Article 131 of this Code and the impossibility of eliminating the deficiencies before the preliminary hearing is established;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      4) application is signed by a person who does not have the authority to sign it or submit it;</w:t>
+        <w:t xml:space="preserve">
+      3) the claim has been filed by a person lacking legal capacity; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) the claim has been signed by a person who is not authorised to sign or file it;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) in the proceedings of the same or another court there is a case on a dispute between the same parties, on the same subject and on the same basis;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -25914,51 +27401,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 138 as amended by the Law of the Republic of Kazakhstan dated 20.12.2021 № 83-VII (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 27.03.2023 № 216-VII (shall be enforced ten calendar days after the date of its first official publication); dated 21.11.2024 № 136-VIII (effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 138 as amended by the Law of the Republic of Kazakhstan dated 20.12.2021 № 83-VII (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 27.03.2023 № 216-VII (shall be enforced ten calendar days after the date of its first official publication); dated 21.11.2024 № 136-VIII (effective ten calendar days after the date of its first official publication); № 241-VIII of 17.12.2025 (shall become effective ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -26208,51 +27695,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Before the retirement of the court for making a decision, the plaintiff has the right to withdraw the lawsuit in completely or in part, and the defendant - to recognize the lawsuit in full or in part by filing a written application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The plaintiff has the right to change the basis and subject of the lawsuit, increase or decrease the amount of the lawsuit by submitting a written application before the court leaves for a decision. The course of the term for the consideration of administrative case shall be calculated from the date of the initial demand.</w:t>
+      The claimant may change the grounds and/or the subject matter of the claim, or increase or reduce the amount claimed, by filing a written application before the court retires to consider its decision. The term for hearing an administrative case shall be calculated from the date on which the initial claim is filed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       When the subject of the lawsuit is changed, the court shall consider the issues provided for in parts two and four of Article 138 of this Code, and shall also provide time for the defendant to prepare a new written response.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -26346,50 +27833,92 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. The court shall not accept the change in the lawsuit or its withdrawal, the recognition of the lawsuit by the defendant if these actions contradict the law or violate someone's rights, freedoms, or legitimate interests, as well as in the appeal and cassation review. In this case, the consideration of the administrative case shall continue in a general manner. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 142, as amended by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (shall come into force ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 143. Preliminary hearing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. At the preliminary hearing, the court shall:</w:t>
       </w:r>
     </w:p>
@@ -27868,51 +29397,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. In making a decision, the court shall evaluate the evidence and determine what circumstances have been established, which legal act should be applied in this administrative case, and whether the lawsuit is subject to satisfaction. If several lawsuits are presented in an administrative case, the court shall take a decision on all lawsuits.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. When an administrative body, an official exercises administrative discretion, the court shall also check whether the limits established by the legislation of the Republic of Kazakhstan are not exceeded and whether the exercise of administrative discretion is consistent with the purposes of this authority.</w:t>
+      2. Where an administrative body or an official exercises administrative discretion, the court shall also examine whether the limits established by the laws of the Republic of Kazakhstan have been exceeded, and whether the exercise of administrative discretion is consistent with the purposes of the administrative body’s or official’s authority to adopt an administrative act or perform an act.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Recognition of administrative act or part of it as illegal shall entail its cancellation, as well as the cancellation of all legal consequences arising from it or from its part unless otherwise specified in the court decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -27934,50 +29463,92 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. The decision shall indicate the period during which the court decision must be executed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 155, as amended by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (shall take effect ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 156. Decision on the lawsuit for challenging</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. If the lawsuit for challenging a burdening administrative act affecting the rights, freedoms and legal interests of the plaintiff is justified and the court recognizes its illegality, it shall cancel it in full or in any part.</w:t>
       </w:r>
     </w:p>
@@ -28209,55 +29780,151 @@
       2. The court also has the right to recognize an encumbrance administrative act, which no longer has legal force, illegal if the lawsuit for recognition is justified and legal, and the recognition of this circumstance is necessary to restore the violated rights of the plaintiff.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The court also has the right, at the request of the plaintiff, to declare an encumbrance administrative act unlawful if it has already been cancelled or its effect has become invalid in another way, including in any part of it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 159-1. Ruling on a claim challenging the legality of a subordinate legislative act (or its provisions)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Where the court finds that a claim challenging the legality of a subordinate legislative act (or its provisions) is well-founded, it shall rule in favour of the claimant. The ruling shall specify which laws (other than the Constitution of the Republic of Kazakhstan) and in what respect the contested subordinate legislative act contravenes, and shall declare the subordinate legislative act null and void in whole or in part from the date of its adoption.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A court ruling declaring a subordinate legislative act (or its provisions) to be unlawful, or a notice thereof, must be published in the media at the expense of the authority that adopted (or issued) it. Publication must be made no later than ten calendar days from the date on which the court ruling comes into force.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 24 has been supplemented by Article 159-1 under Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (shall be effective after ten calendar days have elapsed from the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 160. Settlement of lawsuit for damages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The applicant has the right to present simultaneously with lawsuits stated in Articles 132, 133, 134 and 135 of this Code, the compensation lawsuit, consisting with these requirements cause-and-effect relationships.</w:t>
       </w:r>
     </w:p>
@@ -28322,274 +29989,478 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In cases of missing the term for appeal, filing a petition and refusal to restore the term by the court, the decision shall come into legal force after the expiry of the term for appealing the decision on refusal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chapter 25. PROCEEDINGS ON ADMINISTRATIVE CASES ON THE PROTECTION OF THE ELECTORAL RIGHTS OF CITIZENS AND PUBLIC ASSOCIATIONS PARTICIPATING IN THE ELECTIONS, THE REPUBLICAN REFERENDUM  Article 162. Filing lawsuit</w:t>
-[...17 lines deleted...]
-      A citizen, a public association, a member of an election commission, trustees of candidates and political parties, representatives of political parties with an advisory vote, observers of political parties, other public associations, non-profit organizations who believe that a decision, action (inaction) of a state body, a local state body management and self-government, election commission, enterprises, organizations, their officials violate the right to elect or be elected, participate in elections, referendums, have the right to file a lawsuit in court according to the jurisdiction established by Chapter 16 of this Code and other laws of the Republic of Kazakhstan.</w:t>
+        <w:t xml:space="preserve"> Chapter 25. PROCEEDINGS IN ADMINISTRATIVE CASES CONCERNING THE PROTECTION OF THE ELECTORAL RIGHTS OF CITIZENS AND PUBLIC ASSOCIATIONS PARTICIPATING IN ELECTIONS AND NATIONWIDE REFERENDUMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The title of Chapter 25 as amended by Law of the Republic of Kazakhstan № 306-VIII of 11.06.2026 (shall come into force on 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 163. Consideration of administrative case on the protection of the electoral rights of citizens and public associations participating in elections, republican referendum</w:t>
-[...17 lines deleted...]
-      1. A lawsuit filed during the preparation and conduct of elections, a republican referendum, as well as within a month from voting day, must be considered within five days, and received less than five days before voting, on voting day and before the announcement of the election results, republican referendum - immediately unless otherwise provided by the constitutional laws of the Republic of Kazakhstan "On elections in the Republic of Kazakhstan" and "On the republican referendum".</w:t>
+        <w:t xml:space="preserve">  Article 162. Filing lawsuit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Citizens, public associations, members of the electoral commission, representatives of candidates and political parties, representatives of political parties with advisory status, observers from political parties and other accredited public associations and non-profit organisations, who believe that a decision, act (or omission) by a public authority, a local government or self-government body, an electoral commission, an enterprise, an organisation, or their officials infringes upon the right to vote or to stand for election, or to participate in elections, or in a referendum, may file a claim with the court under the jurisdiction established by Chapter 16 of this Code and other laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 162, as amended by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (shall become effective ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 163. Review of administrative cases regarding the protection of the electoral rights of citizens and public associations participating in elections and national referendums</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The title of Article 163 as amended by Law of the Republic of Kazakhstan № 306-VIII of 11.06.2026 (shall be enacted on 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A claim received within the period of preparation for and conduct of elections or a national referendum, as well as within one month of polling day, must be examined within five days; a claim received less than five days before polling day, on polling day itself, or prior to the announcement of the results of the elections or national referendum, – immediately, unless otherwise prescribed by the constitutional laws of the Republic of Kazakhstan “On Elections in the Republic of Kazakhstan” and “On National Referendums”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A lawsuit to appeal against the decision of the election commission on the need to correct the lists of voters (electors) must be considered on the day of receipt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The lawsuit shall be considered by a court with the participation of the plaintiff, a representative of the relevant election commission or state body, local government and self-government body, enterprise, organization, prosecutor. Failure to appear in court of these persons, in an orderly manner notified of the time and place of the court session, shall not be an obstacle to the consideration and resolution of the administrative case.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 163 as amended by Law of the Republic of Kazakhstan № 306-VIII of 11.06.2026 (shall enter into force on 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 164. Court decision, its appeal, revision on the petition of the prosecutor, protest and execution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The decision of the court, by which the lawsuit is recognized as justified, shall be the basis for the restoration of the violated electoral right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Appeal may be filed against the decision of the court of first instance; the prosecutor may file appeal within three days from the date of delivery of a copy of the decision unless otherwise provided by the constitutional laws of the Republic of Kazakhstan "On elections in the Republic of Kazakhstan" and "On the republican referendum".</w:t>
-[...53 lines deleted...]
-      4. An appeal, a prosecutor's petition, a cassation complaint, a prosecutor's protest against the decisions specified in parts two and three of this Article shall be considered within three days from the date of receipt by the court, and those received less than five days before voting, on voting day and before announcement of the results of elections, a republican referendum - immediately unless otherwise provided by the constitutional laws of the Republic of Kazakhstan "On elections in the Republic of Kazakhstan" and "On a republican referendum".</w:t>
+      2. An appeal may be lodged against the decision of the court of first instance, or a prosecutor may file an appeal, within three days of the date when a copy of the decision is served, unless otherwise specified by the constitutional laws of the Republic of Kazakhstan “On Elections in the Republic of Kazakhstan” and ‘”On National Referendums”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The decision of the court of appeal shall not be subject to appeal or challenge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Court rulings in administrative cases challenging decisions and actions (or omissions) of the Central Electoral Commission of the Republic of Kazakhstan, as well as decisions and actions (or failure to act) of the Central Referendum Commission, issued pursuant to the rules on jurisdiction set out in Article 105 hereof, shall enter into force on the date of its pronouncement and may be appealed against or challenged by way of cassation within three days of the date of service of a copy of the decision, unless otherwise stipulated by the constitutional laws of the Republic of Kazakhstan “On Elections in the Republic of Kazakhstan” and “On the National Referendum”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Appeals, applications by the public prosecutor, cassation appeals and protests by the public prosecutor against the decisions referred to in the parts two and three of this article shall be examined within three days of their receipt by the court; and where they are received less than five days prior to polling day, on polling day itself, or prior to the announcement of the results of an election or a national referendum, – immediately, except as otherwise specified by the constitutional laws of the Republic of Kazakhstan “On Elections in the Republic of Kazakhstan” and “On National Referendums”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. The court decision, which has entered into legal force, shall be sent to the relevant state body, local government and self-government body, enterprise, organization, the chairman of the election commission. Officials guilty of failure to comply with a court decision are liable as prescribed by law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 164 as amended by Law of the Republic of Kazakhstan № 306-VIII of 11.06.2026 (shall be enforced on 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 26. PROCEEDINGS ON ADMINISTRATIVE CASES ON CHALLENGING DECISIONS, ACTIONS (INACTION) OF administrative BODIES THAT VIOLATE THE RIGHTS OF CITIZENS TO PARTICIPATE IN CRIMINAL PROCEEDINGS AS A JUROR </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. The title of Chapter 26 as amended by the Law of the Republic of Kazakhstan dated 14.07.2022 № 141-VII (shall be enforced from 01.07.2023).</w:t>
       </w:r>
     </w:p>
@@ -28869,50 +30740,398 @@
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 167 as amended by the Law of the Republic of Kazakhstan dated 14.07.2022 № 141-VII (shall be enforced from 01.07.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Chapter 26-1. Proceedings in administrative cases challenging the legality of a subordinate legislative act (or its provisions)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 26-1 has been supplemented to the Code pursuant to Law № 241-VIII of the Republic of Kazakhstan of 17.12.2025 (shall take effect ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 167-1. Filing a claim</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Any citizen or legal entity subject to a subordinate regulatory legal act who believes that the adopted subordinate regulatory legal act (or any of its provisions) infringes upon, or may infringe upon, their rights and legitimate interests, as guaranteed by the Constitution of the Republic of Kazakhstan and the laws of the Republic of Kazakhstan, may apply to the court to challenge the legality of the subordinate regulatory legal act (its provisions).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Where a protest against a subordinate legislative act that does not meet the requirements of the law is rejected by the competent authority or official who has adopted the unlawful subordinate legislative act, or by a higher-level competent authority or official, the prosecutor shall bring an action before the court to challenge the legality of the subordinate legislative act (its provisions).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The claim must conform to the requirements stipulated in Article 131 of this Code and must additionally contain details of the name of the competent authority or official who has adopted the contested subordinate legislative act (or its provisions), the date of its adoption, and which rights, freedoms and legally protected interests of a citizen or legal entity are infringed and/or may be infringed by this subordinate regulatory legal act (its provisions), and which articles or provisions of the laws of the Republic of Kazakhstan (other than the Constitution of the Republic of Kazakhstan) the contested subordinate regulatory legal act (its provisions) contravenes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. A copy of the contested subordinate legislation (or its provisions) must be appended to the claim. Where the subordinate legislation has been officially published, the date of publication must be stated in the claim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The filing of a claim in court does not suspend the effect of a subordinate legislative act (or its provisions), unless the prosecutor applies to the court to have the contested subordinate legislative act (or its provisions) declared unlawful pending the court’s consideration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 167-2. Proceedings in administrative cases challenging the legality of a subordinate legislative act (or its provisions)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Any natural person or legal entity, or public prosecutor, who has brought an action before the court to challenge the legality of a subordinate legislative act (or its provisions), as well as the competent authority or official who adopted the subordinate legislative act, shall be notified of the venue and place of the court hearing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The administrative case shall be heard by the court within one month.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. In a court hearing, the court shall verify whether the competent authority or official that adopted the subordinate legislative act had the requisite authority, and whether the subordinate legislative act (or its provisions) complies with the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The withdrawal of a claim by a person who has brought a case before the court shall not constitute grounds for refusing to hear the administrative case. It shall not be mandatory for the court to take into account the acknowledgement of the claim by the competent authority or the official who adopted the subordinate legislative act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 167-3. Court judgments and their enforcement</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Having found the claim to be unfounded, the court shall issue a ruling dismissing it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A court ruling declaring a subordinate legislative act, in whole or in part, to be inconsistent with the law (other than the Constitution of the Republic of Kazakhstan) and void shall be binding on the competent authority or official that adopted that subordinate legislative act. The decision shall be binding on any person whose rights, freedoms or legitimate interests have been affected by the contested subordinate legislative act (or its provisions).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The legality of a subordinate legislative act (or its provisions) may be challenged again by other citizens or legal entities only in respect of those parts that have not previously been reviewed by the courts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. A court decision declaring a subordinate legislative act (or its provisions) to be unlawful shall be made pursuant to the rules laid down in Article 159-1 of this Code.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 27. PROCEEDINGS FOR REVISION OF JUDICIAL ACTS Article 168. Procedure for appeal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29301,236 +31520,362 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. The procedure for cassation appeal and proceedings in the cassation court are determined by the rules of the Civil Procedure Code of the Republic of Kazakhstan, unless otherwise established by this Code. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      2. Judicial decisions that have become final, including those in administrative cases concluded by way of conciliation, mediation or dispute resolution through a participatory procedure, may be reviewed on appeal within six months of the date the court decision of the court of appeal becomes final, following appeals lodged by parties to the administrative proceedings or protests by the Prosecutor General of the Republic of Kazakhstan, their deputies, the first head of the prosecutor's office responsible for the protection of investors’ rights, the Chief Military Prosecutor and the Chief Transport Prosecutor, brought either on their own initiative or at the request of parties to administrative proceedings, filed by them in administrative cases covered by Article 31 hereof.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The right to challenge the judicial decisions mentioned in the first paragraph lies with the first head of the prosecutor's office responsible for protecting investors’ rights in disputes affecting the interests of investors included in the register of investors, in cases arising from relations associated with the implementation of an investment project as referred to in Article 31 hereof.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      An appeal by the public prosecutor may be lodged within six months of the date when the final decision is handed down in administrative cases covered by Article 31 hereof.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The Prosecutor-General of the Republic of Kazakhstan and their deputies, the first head of the prosecutor's office responsible for the protection of investors’ rights, the Chief Military Prosecutor and the Chief Transport Prosecutor shall, within the limits of their respective powers, be entitled to lodge an appeal against a decision, irrespective of whether they participated in the hearing of the administrative case.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3. Excluded by the Law of the Republic of Kazakhstan dated 21.11.2024 № 136-VIII (effective from 01.07.2025). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Judgments of local and other courts that have become final may, in the event of failure to follow the appeal procedure, be reviewed by way of cassation based on a protest lodged by the Prosecutor General of the Republic of Kazakhstan, either on his/her own initiative, or upon applications filed by participants in administrative proceedings in administrative cases covered by Article 31 of this Code, where the grounds set out in paragraph 7 of this Article apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Cassation complaints and protests against judicial acts are considered by the cassation court.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Administrative case in a court of cassation shall be considered and resolved within a reasonable term, but no more than six months from the date of its receipt by the court.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A preliminary hearing in a court of cassation shall be carried out in accordance with the rules of Chapter 21 of this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      6. Excluded by the Law of the Republic of Kazakhstan dated 21.11.2024 № 136-VIII (effective from 01.07.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. The grounds for reviewing, by way of cassation, judicial decisions that have become final, as mentioned in part 3-1 of this article, shall include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) cases where the implementation of an adopted resolution could lead to serious irreversible consequences for human life or health, or for the economy and national security of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      2. Judicial acts that have entered into legal force, including in administrative cases finished through reconciliation, mediation or dispute settlement through a participatory procedure, may be appealed by participants in the administrative process through cassation procedure by filing a cassation appeal within six months from the date of delivery of the judicial act of the appellate instance in its final form, as well as reviewed at the counter- protests of the Prosecutor General of the Republic of Kazakhstan, his deputies, the Chief Military Prosecutor, the Chief Transport Prosecutor, brought both on their own initiative and at the request of persons filed to them in administrative cases provided for in Article 31 of this Code. </w:t>
-[...35 lines deleted...]
-      The Prosecutor General of the Republic of Kazakhstan and his deputies, the Chief Military Prosecutor, the Chief Transport Prosecutor, within the limits of their competence, have the right to protest the decision regardless of participation in the consideration of the administrative case.</w:t>
+      2) cases where the ruling adopted violates the rights, freedoms and legitimate interests of an indefinite group of persons or other public interests; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) cases where the ruling adopted undermines the uniformity of interpretation and application of legal provisions by the courts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      3. Excluded by the Law of the Republic of Kazakhstan dated 21.11.2024 № 136-VIII (effective from 01.07.2025). </w:t>
-[...119 lines deleted...]
-        <w:t>      Footnote. Article 169 as amended by the Law of the Republic of Kazakhstan dated 20.03.2021 № 20-VII (shall be enforced from 01.07.2021); dated 21.11.2024 № 136-VIII (for the procedure of entry into force, see art. 2).</w:t>
+        <w:t>      Footnote. Article 169 as amended by the Law of the Republic of Kazakhstan dated 20.03.2021 № 20-VII (shall be enforced from 01.07.2021); dated 21.11.2024 № 136-VIII (for the procedure of entry into force, see art. 2); № 241-VIII of 17.12.2025 (shall be effective ten calendar days after the date of its first official publication); № 306-VIII of 11.06.2026 (shall be put into force on 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -30256,134 +32601,86 @@
       1. This Code shall enter into force on July 1, 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Prior to the entry into force of this Code, state bodies must carry out work to bring the normative legal acts regulating administrative procedures in line with this Code.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...82 lines deleted...]
-      "5. The procedure for applying of participants in the administrative procedure through videoconference to the heads of state bodies and their deputies is determined by the authorized body in the field of informatization.".</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2-1. Excluded by Law of the Republic of Kazakhstan № 241-VIII of 17.12.2025 (effective from 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The following shall be recognized as invalidated from July 1, 2021:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -30475,51 +32772,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 175 as amended by the Law of the Republic of Kazakhstan dated 30.12.2022 № 177-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 175 as amended by the Law of the Republic of Kazakhstan dated 30.12.2022 № 177-VII (shall be enforced ten calendar days after the date of its first official publication); № 241-VIII of 17.12.2025 (effective from 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -30669,55 +32966,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -31043,31 +33340,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>