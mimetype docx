--- v2 (2026-09-05)
+++ v3 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1f6a391" w14:textId="1f6a391">
+    <w:p w14:paraId="bbfae65" w14:textId="bbfae65">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -7391,52 +7391,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) observe work discipline; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) comply with the requirements for safety and labor protection, fire safety, industrial safety and industrial sanitation in the workplace; </w:t>
+        <w:t>
+      3) comply with occupational health and safety, fire safety, industrial safety, cybersecurity, and industrial sanitation requirements in the workplace;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) take good care of the property of the employer and employees;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7546,51 +7546,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 22 as added by the Law of the Republic of Kazakhstan dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 03.01.2023 № 188-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 08.07.2024 № 116-VIII (shall enter into force upon expiry of ten calendar days after its first official publication); dated 18.03.2025 № 175-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 24.06.2025 № 196-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); № 277-VIII of 07.04.2026 (shall be effected upon expiry of sixty calendar days after the date of its first official publication); № 295-VIII of 03.06.2026 (shall become effective upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 22 as added by the Law of the Republic of Kazakhstan dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 03.01.2023 № 188-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 08.07.2024 № 116-VIII (shall enter into force upon expiry of ten calendar days after its first official publication); dated 18.03.2025 № 175-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 24.06.2025 № 196-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); № 277-VIII of 07.04.2026 (shall be effected upon expiry of sixty calendar days after the date of its first official publication); № 295-VIII of 03.06.2026 (shall become effective upon expiry of sixty calendar days after the date of its first official publication); dated 24.06.2026 No. 326-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8357,50 +8357,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) to carry out internal control over labor safety and protection;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      25-1) brief the employees on the requirements of the employer’s acts on compliance with cybersecurity requirements and exercise internal control over their implementation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       26) establish a conciliation commission in the manner established by this Code;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26-1) to grant an employee leave to undergo screening tests whilst retaining their job (post) and average salary, as prescribed by the legislation of the Republic of Kazakhstan on healthcare, and to take measures to arrange for the employee to undergo such screening tests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8511,51 +8529,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 23 as amended by the Law of the Republic of Kazakhstan № 165-VI dated 02.07.2018 (shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 07.07.2020 № 361-VI (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 01.07.2021 № 61-VII (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 03.01.2023 № 188-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 15.02.2023 № 199-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 04.04.2023 № 15-VIII (effective sixty calendar days from the date of its first official publication); dated 21.12.2023 № 49-VIII (effective from 01.01.2024); dated 11.12.2023 № 44-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 06.04.2024 № 71-VIII (effective sixty calendar days after the date of its first official publication); dated 08.07.2024 № 116-VIII (shall enter into force upon expiry of ten calendar days after its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication); № 295-VIII of 03.06.2026 (shall come into force on 01.01.2027).</w:t>
+        <w:t>      Footnote. Article 23 as amended by the Law of the Republic of Kazakhstan № 165-VI dated 02.07.2018 (shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 07.07.2020 № 361-VI (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 01.07.2021 № 61-VII (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 03.01.2023 № 188-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 15.02.2023 № 199-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 04.04.2023 № 15-VIII (effective sixty calendar days from the date of its first official publication); dated 21.12.2023 № 49-VIII (effective from 01.01.2024); dated 11.12.2023 № 44-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 06.04.2024 № 71-VIII (effective sixty calendar days after the date of its first official publication); dated 08.07.2024 № 116-VIII (shall enter into force upon expiry of ten calendar days after its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication); № 295-VIII of 03.06.2026 (shall come into force on 01.01.2027); dated 24.06.2026 No. 326-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8975,23371 +8993,23587 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Employment is not permitted: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) to a commercial organization, with the exception of state organizations and organizations in whose authorized capital the state's share shall be more than fifty percent, including in national management holdings, national holdings, national companies, national development institutions, whose shareholder shall be the state, their subsidiaries, more than fifty percent of voting shares (shares in the authorized capital) owned by them, as well as legal entities, more than fifty percent of voting shares (interest in the authorized capital) of which belongs to said subsidiaries, within one year of the termination of his public service, If in the last year prior to the termination of public service during the performance of state functions, the certain person, by virtue of his official powers, directly exercised control in the form of inspections of the activities of the commercial organization or the activities of the commercial organization have been directly related to the certain person in accordance with his competence;</w:t>
-[...17 lines deleted...]
-      2) the subjects of the quasi-public sector of the person who committed the corruption crime;</w:t>
+      1) to a commercial organization for a position, related to the performance of administrative functions, with the exception of an organization that is a quasi-public sector entity, of a person within one year after the termination of his state service or other activity, related to the performance of state or equivalent functions, if in the last year before the termination of such labor activity the said person by virtue of his official powers directly exercised control in the form of inspections of the activities of this commercial organization or made a decision, affecting the interests of this commercial organization, or the activities of this commercial organization were directly related to the said person in accordance with his official powers;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) of a person who has committed a corruption offence:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      as an employee of the National Bank of the Republic of Kazakhstan and its departments, or an authorized body for regulation, control, and supervision of the financial market and financial organizations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      as an employee of an authorized organization for the investigation of aviation accidents, or an authorized civil aviation organization, operating in accordance with the legislation of the Republic of Kazakhstan on the use of the airspace of the Republic of Kazakhstan and aviation activities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      to positions, related to the performance of managerial functions in state organizations or quasi-public sector entities, as well as to positions no lower than the head of an independent structural unit in the said organizations, related to the exercise of decision-making powers on the organization and conduct of procurement, including public procurement, or the selection, financing, implementation, or monitoring of the projects and (or) programmes, financed from the state budget and (or) the National Fund of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      to positions in the State Corporation "Government for Citizens" that involve direct provision of public services or are related to the provision of public services or that involve access to personal data of individuals and (or) other information, to which access is restricted;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) to the position, referred to in subparagraph 2) of this paragraph, of a person who, within three years prior to employment, was subject to an administrative penalty for committing an administrative corruption offense;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) in the organization in the field of education, upbringing and development, recreation and rehabilitation, physical culture and sports, medical provision, provision of social services, culture and art with participation of minors, of the persons who have or have been convicted, subjected to criminal prosecution (except for persons, the criminal prosecution against whom was terminated on the basis of subparagraphs 1) and 2) of the part one of Article 35 of the Criminal Procedure Code of the Republic of Kazakhstan) for criminal violations: murder, deliberate harm to health, against public health and morality, sexual inviolability, extremist or terrorist crimes, human trafficking; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      4) excluded by the Law of the Republic of Kazakhstan dated 12.10.2021 № 67-VII (shall enter into force upon the expiry of ten calendar days from the day of the first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      5) for work of part-time employees under eighteen years of age, and employees engaged in heavy work, work with harmful and (or) dangerous working conditions, with the exception of medical employees.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 26 as amended by the Article 204 of the Labour code of the Republic of Kazakhstan dated 23.11.2015 № 414-V (shall be enforced from 01.01.2017); By the Law of the Republic of Kazakhstan № 147-VІ dated 16.04.2018 (shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 13.05.2020 № 327-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 30.12.2020 № 393-VI (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 12.10.2021 № 67-VII (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 30.12.2021 № 95-VII (shall be enforced ten calendar days after the date of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); № 277-VIII of 07.04.2026 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 12.06.2026 No. 311-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 27. Difference of an employment contract from other types of contracts </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Distinctive features of an employment contract from other types of contracts are the presence of one of the following conditions in it:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) performance of work (labor function) by the employee on a particular qualification, specialty, profession or position; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) fulfillment of obligations in person with subordination to the labor regulations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) the receipt of wages for work by the employee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 28. Content of the employment contract</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. The employment contract shall contain: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) requisites of the parties: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       surname, first name, patronymic (if it is indicated in the identity document) of the employer - an individual, the address of his permanent residence and information on registration at the place of residence, name, number and date of issuance of the identity document; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      individual identification number (business identification number);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      the name of the employer - legal entity and its location, the number and date of state registration of the employer - a legal entity, business identification number; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      surname, first name, patronymic (if it is indicated in the identity document) of the employee, the address of his permanent residence and information on registration at the place of residence, name, number, date of issuance of the identity document, the individual identification number; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) work for a certain specialty, profession, qualification or position (labor function); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) place of work execution; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      During remote work, the place of work execution shall not be indicated, except for combined remote operation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) the term of the employment contract; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) the date of commencement of work; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) the working hours and rest time; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) the amount and other terms of remuneration for labor;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) characteristics of working conditions, guarantees and benefits, if the work is heavy and (or) performed in harmful and (or) dangerous conditions; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) the rights and duties of the employee;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) the rights and obligations of the employer;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) the procedure for amending and terminating the employment contract;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) responsibility of the parties;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) the date of conclusion and the serial number.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. An employment contract concluded with a person with a disability must contain conditions for organization of a workplace, taking into account his individual capabilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. By agreement of the parties, other terms that are not inconsistent with the legislation of the Republic of Kazakhstan may be included in the employment contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 28 as amended by the Law of the Republic of Kazakhstan dated 01.07.2021 № 61-VII (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 27.06.2022 № 129-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 29. The condition of non-competition</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. By agreement of the parties between the employer and the employee, a non-competition agreement may be concluded, which provides for the employee's obligation not to carry out actions that could cause damage to the employer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The non-competition agreement establishes limitations and conditions for their adoption, and compensation may be established for the period of this condition, except for cases when the non-competition condition is stipulated by the legislation of the Republic of Kazakhstan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. The list of posts and works, occupied or performed by employees with whom a non-competition agreement can be concluded is approved by the employer's act. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 30. Term of employment contract</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. An employment contract may be concluded:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) for an indefinite period; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) for a certain period of not less than one year, except for the cases established by subparagraphs 3), 4), 5) and 6) of this paragraph. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      At the expiry of the term of the employment contract, the parties are entitled to extend it for an indefinite or definite period of not less than one year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Where an employment contract expires, if neither party has given notice of the termination of the employment relationship within the course of the last working day (shift) – excluding any period during which the employee is temporarily unfit for work or on social leave – it shall be deemed to have been extended for the same period for which it had been previously concluded, excluding cases stipulated in paragraph 2 of Article 51 hereof.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If the last working day (shift) falls within a period during which the employee is temporarily unfit for work or on social leave, the last working day (shift) shall be deemed to be the day following the end of the period when the employee is temporarily unfit for work or on social leave.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      An employment contract concluded for a certain period may be renewed no more than twice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      With the continuation of labor relations, the employment contract is considered concluded for an indefinite period; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The provisions of parts five and six of this sub-paragraph shall not apply to foreign employees of autonomous educational organisations and their affiliated organisations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) for the duration of a certain work; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) for the period of replacement of the temporarily absent employee;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) for the period of seasonal work;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) within the time limits established by the legislation of the Republic of Kazakhstan for permits to attract foreign labor, permits for labor immigrants and certificates of compliance with qualifications for self-employment issued by local executive bodies in accordance with the procedure determined by the authorized body on migration issues. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Small business entities may enter into employment contracts with employees for a fixed period without the restriction provided for in subparagraph 2) of paragraph 1 of this article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. An employment contract with a foreign employee of a state body is concluded for a period determined by the head of the state body. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. An employment contract with the head of the executive body of a legal entity shall be concluded by the owner of the property of the legal entity or by the person (body) authorized by him or by an authorized body of the legal entity or by a person authorized by him for a term and in the order established by laws of the Republic of Kazakhstan, constituent documents or agreement of the parties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Where an employment contract concluded with the head of the executive body of a legal entity expires, and neither party has given notice of the termination of the employment relationship by the last working day prior to the expiry of the employment contract – excluding any period of temporary incapacity for work or social leave – the employment contract shall be extended until a decision is taken by the founders, the owners of the legal entity’s assets or persons (or a body) authorised by them, or by the authorised body of the legal entity, regarding the election (appointment, confirmation in office) of a new head or the same person, unless a different period of extension is specified in that decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If the last working day falls during a period of temporary incapacity for work on the part of the head of a legal entity’s executive body, or during a period in which that person is on social leave, the last working day shall be deemed to be the day following the end of the period of temporary incapacity for work or the period of social leave.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      A notice of termination of employment relations with the head of the executive body of a legal entity on behalf of the legal entity – employer is signed by the owner of the property of the legal entity or a person (body) authorized by him or an authorized body of the legal entity or a person authorized by him. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. In the case of an employee who has reached the retirement age established by the Social Code of the Republic of Kazakhstan and who possesses a high level of professional competence and qualifications, the employment contract may be renewed annually, subject to the employee’s fitness for work, without the restriction specified in sub-paragraph 2) of paragraph 1, part five of this article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 30 as amended by the Laws of the Republic of Kazakhstan dated 06.04.2016 № 483-V (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 23.11.2015 № 414-V (shall be enforced from 01.01.2017); dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 01.07.2021 № 61-VII (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 30.12.2021 № 95-VII (shall be enforced ten calendar days after the date of its first official publication); dated 15.02.2023 № 199-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); № 295-VIII of 03.06.2026 (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 31. The age when conclusion of employment contract is allowed </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Conclusion of an employment contract is allowed with citizens who have reached the age of sixteen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The employment contract may be concluded with: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) citizens who have reached the age of fifteen years, if they obtained a basic secondary, general secondary education in organization of secondary education; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) pupils who have reached the age of fourteen, to perform work when they are free from their studies, which does not cause harm to health and does not impede the learning process; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) persons who have not reached the age of fourteen, in the organizations of cinematography, theaters, theatrical and concert organizations, circuses for participation in creation and (or) performance of works without prejudice to health and moral development, subject to the conditions specified in subparagraph 2) of this paragraph.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. In cases specified in this Article, paragraph 2, an employment contract must be signed with a minor by one of his legal representatives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 31 as amended by the Law of the Republic of Kazakhstan dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 32. Documents required for conclusion of an employment contract</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. To conclude an employment contract, the following documents are required: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) identity card of a citizen of the Republic of Kazakhstan or passport of a citizen of the Republic of Kazakhstan (birth certificate for persons under the age of 16).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Repatriates shall submit an ID card of the repatriate issued by the local executive bodies;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) a residence permit for a foreign national in the Republic of Kazakhstan or a stateless person’s identity card (for foreign nationals and stateless persons permanently residing in the Republic of Kazakhstan), or a refugee’s identity card or an asylum seeker’s certificate;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) a document on education, a document on the recognition of professional qualifications (if any), a document on the special knowledge or professional training when concluding an employment contract for a job requiring appropriate knowledge, skills and abilities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) a document confirming the work activity (for persons who have a working experience);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) a document on preliminary medical examination (for persons who are obliged to undergo such an examination in accordance with this Code and other normative legal acts of the Republic of Kazakhstan). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. To conclude an employment contract in the field of education, upbringing, recreation and rehabilitation, physical training and sports, medical provision, provision of social services, culture and art with the participation of minors, the person shall provide a certificate of the presence or absence of information on commission of a criminal offense: murder, deliberate harm to health, against health of the population and morals, sexual inviolability, extremist or terrorist crimes, human trafficking. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. When hiring a person for a position, referred to in subparagraph 2) of paragraph 2 of Article 26 of this Code, the employer shall request information on this person regarding the commission of a corruption offence by him through the information systems of a state body that carries out, within its jurisdiction, activities in state legal statistics and special records, or the e-government web portal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. To conclude an employment contract on a part-time job with another employer, the employee presents a certificate of the nature and conditions of work at the main place of work (place of work, position, working conditions). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The list of documents required for conclusion of an employment contract when attracting foreign employees of a state body is determined in accordance with the procedure for attracting foreign workers approved by the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. The employer shall not be entitled to demand documents not provided for in this Article, except in cases provided for in regulatory legal acts of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. If the employee agrees that the employer keeps original documents or temporarily leaves them to perform the procedures established by the legislation of the Republic of Kazakhstan, the employer issues a written obligation to the employee to return the documents. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 32 as amended by the Law of the Republic of Kazakhstan dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 13.05.2020 № 327-VI (shall enter into force from 01.01.2021); dated 30.12.2020 № 393-VI (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 03.01.2023 № 188-VII (see Article 2 for the procedure for entry into force); dated 04.07.2023 № 15-VIII (effective sixty calendar days from the date of its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication); № 277-VIII of 07.04.2026 (shall take force upon expiry of sixty calendar days after the date of its first official publication); dated 12.06.2026 No. 311-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 33. The procedure for concluding, amending and supplementing an employment contract </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. The employment contract is concluded in writing in at least two copies and signed by the parties. One copy of the employment contract is kept by the employee and another copy – by the employer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The conclusion of employment contract, introduction of amendments and additions to it may be made in the form of an electronic document certified by electronic digital signature.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Introduction of amendments and additions to the employment contract, including when transferring to another job, shall be made by the parties in writing in the form of an additional agreement in the order provided for in this Article, paragraph 1, except in cases provided by this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Notification of a change in the terms of the employment contract is filed by one of the parties to the employment contract and is considered by the other party within five working days from the date of its filing. The party that received notice of a change in the terms of the employment contract, including when transferring to another job, is obliged, within the time limit specified in this article, to inform the other party of the decision taken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Admission of a person to the work is carried out only after conclusion of the employment contract. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In the absence and (or) non-conclusion of the employment contract due to the fault of the employer, he is liable in accordance with the procedure established by the laws of the Republic of Kazakhstan. In this case, the employment relationship is considered to have arisen from the day the employee commenced work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Recognition of an employment contract as invalid through the fault of the employer does not entail loss of the right by the employee to be paid for work, compensation for unused days of paid annual leave, other payments and benefits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Recognition of certain conditions of an employment contract as invalid does not entail invalidity of the employment contract as a whole.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 33 as amended by the Law of the Republic of Kazakhstan dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 01.07.2021 № 61-VII (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 34. Hiring procedure </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Admission to work is documented by an employer's act issued on the basis of the concluded employment contract. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 35. Documents confirming the work activity of the employee </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The document confirming the work activity of an employee may be any of the following ones: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) work record book; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) the employment contract with the employer's note on the date and reason for its termination;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) extracts from the acts of the employer confirming the emergence and/or termination of employment relations on the basis of the conclusion and/or termination of the employment contract;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) extracts from the payroll for employees;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) a service record (a list of information about the work, work activity of the employee), signed and certified by the seal of the employer (if any);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) extracts from the unified accumulative pension fund on the mandatory pension contributions made;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) information from the State social insurance fund on social contributions made; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1) agreement on dual training;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) an archive certificate containing information on the employee's work activity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) the court decision on the establishment of a legal fact confirming the existence of an employment relationship that has entered into legal force.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 35 as amended by the Law of the Republic of Kazakhstan dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 08.01.2021 № 410-VI (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 36. Condition of probation period in employment contract </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. When concluding a employment contract, a probationary period may be established in the employment contract in order to verify that the qualifications of the employee correspond to the assigned work. The probationary period shall begin with the commencement date specified in the employment contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The probation period is included in the work experience of the employee and may not exceed three months. For the heads of organizations and their deputies, chief accountants and their deputies, heads of branches, representative offices of organizations, the probation period may be increased to six months.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The probation period is suspended for the period when the employee was actually absent from office.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 36 as amended by the Law of the Republic of Kazakhstan dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 37. Result of probation period in hiring</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. In the event of a negative result of the employee's work during the probationary period, the employer shall have the right to terminate the employment contract with him by giving him a notice indicating the reasons for the termination of the employment contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. If the probationary period has expired and the employer has not notified the termination of the employment contract, the employee shall be considered to have passed the probationary period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 37 as amended by the Law of the Republic of Kazakhstan dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 01.07.2021 № 61-VII (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 38. Transfer of an employee to another job</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Transfer of an employee to another job is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) change of the work (labor function) of the employee, that is, performing work on another position, specialty, profession, qualification;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) assignment of other work, in performance of which the working conditions (wages, working hours and rest time, benefits and other conditions) change, stipulated by the employment contract; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) transfer to a separate structural division of the employer;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) transfer to another locality together with the employer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Transfer of an employee to another job is allowed with the consent of the employee, documented by introduction of appropriate changes in the employment contract and the employer's act, except for cases provided for by this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. It is not allowed to transfer the employee to another job if there are contraindications for the employee due to the state of health, confirmed by a medical certificate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 39. Transfer of an employee to another locality together with the employer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The employer shall be obliged to notify the employee about the upcoming move of the employer to another area no later than one month, if the labor and collective agreements do not provide for a longer notice period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. If the employee refuses to transfer to another place together with the employer or if there is an act certifying the employee's refusal to submit a written refusal to transfer to another place together with the employer, the employment contract with the employee shall be terminated on the basis provided for in Article 58, paragraph 1, subparagraph 1) of this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 39 as amended by the Law of the Republic of Kazakhstan dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 01.07.2021 № 61-VII (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 40. Secondment of an employee </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Employee secondment shall refer to the employee (seconded) performing work in a certain specialty, qualification or position (employment function) due to employment contract or other position, specialty, qualification of another legal entity (including its branches, representative offices and/or other separate structural units), as well as in branches, representative offices and (or) other separate structural subdivisions of the same legal entity, with the exception of restrictions stipulated by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      For the purposes of this Article, the receiving party shall mean the legal entities referred to in part three of this paragraph.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In order to ensure the fulfillment of certain tasks, employees can be seconded to the following receiving parties:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) to a legal entity (its branches, representative offices and/or other separate structural subdivisions) that shall be the founder, participant or shareholder of the employer, as well as which indirectly owns the shares (shares in the authorized capital) of the legal entity - the employer;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) to a legal entity (its branches, representative offices and/or other separate structural subdivisions) whose shares (shares in the authorized capital) are directly or indirectly owned by the legal entity - the employer;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) to a legal entity (its branches, representations and/or other separate structural subdivisions), shares (shares in the authorized capital) in which directly or indirectly belong to persons who directly or indirectly own shares (shares in the authorized capital) of the legal entity - the employer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Conditions, procedure, term of secondment of the employee, list of positions and number of seconded employees shall be determined by agreement between legal entities according to civil legislation of the Republic of Kazakhstan depending on the purposes of secondment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If a legal entity (including its branches, representative offices and/or other separate structural units) is simultaneously assigned more than ten percent of the average number of employees per year, it is necessary to coordinate the secondment with representatives of the workers of the receiving party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Behind the seconded employee, the place of work (position) shall be retained by the employer who makes the secondment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The secondment shall be allowed only with the written consent of the parties to the labor contract by signing an additional agreement to the labor contract indicating the place of work for the period of secondment. At the end of the secondment period, if the employment contract continues, the employer shall undertake to provide the employee with the place of work (position) that the employee held before the secondment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. For the period of secondment, the employee shall be subject to the working and rest time of the receiving party, with the exception of the duration and procedure for granting annual paid work leave.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. In case of violation of labor discipline by the seconded employee, the receiving party shall notify the employer of the seconded employee within three working days from the date of discovery of this fact with the submission of supporting documents for the decision to bring him to disciplinary liability in accordance with the labor legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. In the event of an accident involving a seconded employee, the organization of an investigation into an accident involving employment shall be entrusted to the receiving party with the participation of the employer's representative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. The secondment shall not be allowed for the purpose of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) replacement of employees of the receiving party who refused to perform work in cases and procedures established by the labor legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) performance of works in case of idle (temporary suspension of work by the receiving party), implementation of bankruptcy procedure by the receiving party, introduction of part-time working conditions by the receiving party in order to preserve jobs in case of threat of dismissal of employees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 40 in the wording of the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); amended by the Law of the RK dated 19.12.2020 № 386-VI (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 41. Temporary transfer to another job in case of production necessity</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The employer, in the event of a production necessity, including temporary replacement of the absent employee, has the right to transfer the employee without his consent for up to three months within a calendar year to another work not specified by the employment contract and not contraindicated for him for health reasons in the same organization, in the same area or in the structural subdivision of the employer located in another locality, with payment for the work performed, but not lower than the average salary for the previous work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       In case of temporary transfer to the structural unit of the employer located in another locality, the employee receives compensation in the amounts provided for in Article 127 of this Code. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 42. Temporary transfer to another job in case of downtime </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. In the event of downtime, the employer has the right to transfer the employee without his consent for the whole period of downtime to another work that is not contra-indicated for the state of health. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       2. In case of temporary transfer to another job in the event of a downtime, the employee is paid for the work performed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 43. Temporary reassignment for health reasons</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Due to an industrial injury, an occupational disease or any other impairment to health sustained in the course of performing work duties, or any other impairment to health not related to work, based on a medical report, the employer must temporarily transfer the employee to other work that is not contraindicated by their state of health, or exempt them from work, until their capacity for work is restored, or until a disability is established, or until a loss of occupational capacity is established, unless agreements or a collective agreement specify other conditions that improve the employee’s situation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. If the employee refuses to temporarily transfer to another work not contraindicated for health reasons or if there is an act certifying the employee's refusal to submit a written refusal for temporary transfer on such grounds, the employment contract with the employee is terminated on the basis provided for in Article 58, paragraph 1, subparagraph 3) of this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 43 in the wording of the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); as amended by Law of the Republic of Kazakhstan № 295-VIII of 03.06.2026 (shall be put into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 44. Temporary transfer of pregnant women to another job</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      On the basis of a medical report, the employer shall be obliged to transfer the pregnant woman to another job, excluding the effects of harmful and/or hazardous industrial factors, with payment for the work performed, but not lower than the average salary for the previous job.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The employer shall be obliged to temporarily transfer a pregnant woman working on a shift basis on the basis of a pregnancy certificate for a period of twelve weeks or more for a five-day or six-day working week with payment for the work performed, but not lower than the average salary for the previous work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Before giving a pregnant woman another job, she is subject to exemption from work while maintaining the average wage. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      In case if a pregnant woman refuses to be transferred to another job offered by the employer, she shall be released from performance of the contra-indicated work without saving wages until the granting of maternity leave. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 44 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 45. Moving an employee to another workplace. Change of the name of the position (work)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. It doesn’t demand the consent of the employee transition to other workplace or in other structural unit in the same area or a work assignment on other mechanism or the unit within a position, specialty, a profession, qualification and with preservation of the size and the terms of payment of work caused by the employment contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The change in the name of the position (work) of the employee, the structural unit, the change in the management structure that does not entail changes in the working conditions for the employee, may be carried out by the employer without the consent of the employee. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 45 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 46. Change in working conditions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. In connection with changes in organization of production associated with reorganization or changes in economic, technological conditions, conditions of work organization and (or) reduction in the scope of work of the employer, it is allowed to change the working conditions of the employee when continuing to work in accordance with his specialty or profession, relevant qualifications. When the working conditions change, appropriate amendments and changes to the employment contract are made. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The employer must notify the employee in writing (on paper or in the form of an electronic document certified by an electronic digital signature) of any amendments to the terms and conditions of employment arising for the reasons referred to in paragraph 1 of this article, no later than fifteen calendar days in advance, unless the employment, collective agreements do not specify a longer notice period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. In case of the employee's written refusal to continue work due to amendments in working conditions or if there is an act certifying the employee's refusal to submit a written refusal to continue work due to amendments in working conditions, the employment contract with the employee shall be terminated on the basis provided for in Article 58, paragraph 1, subparagraph 2) of this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       In the event that the circumstances specified in paragraph 1 of this article may lead to a reduction in the staff number or staff of workers, the employer has the right to introduce a part-time work in order to save jobs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 46 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 01.07.2021 № 61-VII (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); № 295-VIII of 03.06.2026 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 47. Employment relations in case of amendments of the name, departmental affiliation of the employer, amendment of ownership shares (shares in authorized capital) of legal entity, reorganization of the employer - legal entity</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The title of the Article 47 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In cases of amendments in the name, departmental ownership of the employer, amendment of ownership shares (shares in the authorized capital) of a legal entity, reorganization of the employer - legal entity, employment relations with employees continue unchanged.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The Article 47 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 48. Suspension from work</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. In cases provided for by the Laws of the Republic of Kazakhstan, the employer or the receiving party is obliged to suspend the employee, the employee of the sending party from work on the basis of acts of the relevant authorized state bodies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. In addition to the cases provided for in this Article, paragraph 1, the employer or the receiving party shall suspend the employee, the employee of the sending party:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) being at work in a state of alcohol, drug, toxicomaniac intoxication (their analogues) or who has consumed substances that cause such intoxication during the working day;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) who has not passed the examination on the test of knowledge on health and safety of employment or industrial safety;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) not using personal and/or collective protective equipment provided by the employer or the receiving party;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) not having undergone a medical examination or pre-shift medical examination, if they are mandatory in accordance with the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) in case of deprivation of the right of the employee, the employee of the sending party to drive the vehicle or other permits necessary for the performance of work due to the employment contract;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) if his actions or inaction have caused or could have serious consequences for his health and safety, including other employees, industrial injuries and accidents, violation of labor protection, fire safety or traffic safety rules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The employer or the receiving party shall have the right to suspend from work the employee, the employee of the sending party, who shall not have secured the property and other values ​transferred to the employee, the employee of the sending party on the basis of a written agreement on taking full liability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. For the period of suspension from work, the employee of the sending party shall not maintain salaries and shall not be paid at the expense of the employer or the receiving party social allowance for temporary disability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Suspension of the employee, the employee of the sending party from work shall be carried out by the employer's act or the act of the receiving party for a period of time until the reasons for the suspension are clarified and/or eliminated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Salaries, social benefits on temporary incapacity for work and other payments provided for by the regulatory legal acts of the Republic of Kazakhstan, employment, collective agreements, acts of the employer or the act of the receiving party shall be retained by the employee, the employee of the sending party in case of their unlawful suspension by the employer or the receiving party from work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The Article 48 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 19.12.2020 № 386-VI (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 49. Grounds for termination of employment contract</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Grounds for termination of employment contract are: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) termination of an employment contract by agreement of the parties; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) expiry of the term of the employment contract; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) termination of the employment contract at the initiative of the employer; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) in connection with the transfer of the employee to another employer; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) termination of the employment contract at the initiative of the employee; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) circumstances that do not depend on the will of the parties; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) refusal of the employee to continue labor relationship; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) the transfer of the employee to elective work (position) or his appointment to a position excluding the possibility of continuing labor relations, except for the cases provided for by laws of the Republic of Kazakhstan; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) violation of the terms of conclusion of the employment contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 50. Procedure for termination of an employment contract by agreement of the parties</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. An employment contract may be terminated by agreement of the parties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The party to the employment contract, who has expressed a desire to terminate the employment contract by agreement of the parties, sends a notice to the other party to the employment contract. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The party that received the notification is obliged within three working days to inform the other party in writing about the decision taken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The date of termination of the employment contract by agreement of the parties is determined by agreement between the employee and the employer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3. Excluded by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The Article 50 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 51. Procedure for termination of employment contract after its expiry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. An employment contract concluded for a certain period is terminated due to the expiry of its term. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. If, on the date of expiry of a fixed-term employment contract of at least one year’s duration, a pregnant woman submits a pregnancy certificate confirming a pregnancy of twelve weeks or more, or an employee with a child under the age of three, or an employee who has adopted a child and wishes to exercise their right to unpaid parental leave, submits a written application to extend the term of the employment contract – unless the employment is to cover for a temporarily absent employee or involves seasonal work – the employer must extend the term of the employment contract until the end of the parental leave.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The expiration date of the employment contract concluded for the period of performance of a certain work is the day of completion of work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The expiry date of the employment contract concluded during the replacement of the temporarily absent employee shall be the day of the employee's employment, after which the place of work (position) has been retained, or the date of termination of the employment contract with the employee, after which the place of work (position) has been retained.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The Article 51 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); № 295-VIII of 03.06.2026 (shall be enacted upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 52. Grounds for termination of an employment contract at the initiative of the employer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Employment contract may be terminated with the employee at the initiative of the employer in the following cases: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) liquidation of the employer - legal entity or termination of the activity of the employer - individual; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) reduction in the staff number or workers; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) decrease in the volume of production, work performed and services rendered, which led to worsening of the economic state of the employer; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) non-compliance of the employee with the position held or the work performed due to insufficient qualification, confirmed by the results of attestation; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1) non-compliance of the employee with the requirements for professional activity established by the Laws of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) repeated failure of tests of the employee, the head and the person responsible for ensuring health and safety of work;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) deprivation of the qualification certificate "appraiser";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) non-compliance of the employee with the position held or work performed due to the state of health, which prevents continuation of this work and excludes the possibility of its continuation; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) a negative result of work during the probation period;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) absence of an employee at work without reasonable excuse for three or more consecutive hours in a single working day (working shift); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) finding an employee at work in a state of alcohol, narcotic, psychotropic, drug abuse intoxication (its analogues), including in cases of use the substances that cause a state of alcohol, narcotic, drug abuse intoxication (its analogues) during a working day; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) refusal to undergo a medical examination to establish the fact of use of substances causing a state of alcohol, drug, toxicomaniac intoxication;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) violations by the employee of the rules of labor protection or fire safety or traffic safety in transport, which entailed or could have serious consequences for the health and safety of employees, including industrial injuries and accidents;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) the employee at the place of work stealing someone else's property (including small ones), deliberately destroying it or damaging it, established by a verdict or court order that entered into legal force;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) commission of wrongful acts or omissions by an employee, who handles cash or goods and/or exploits their official position for their own benefit or that of a third party, contrary to the employer’s interests, in return for material or other benefits for themselves or others, provided that such acts or omissions give rise to a loss of trust in them on the part of the employer;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) committing an immoral offense by an employee performing educational functions incompatible with continuation of this work;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) disclosure by an employee of information constituting state secrets and other secrets protected by law, which have become known to him in connection with performance of his duties;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) a repeated non-fulfillment or repeated improper performance of labor duties without reasonable excuse by the employee, having a disciplinary sanction;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17) submission of deliberately false documents or information by the employee to the employer when entering into an employment contract or transferring to another job if the original documents or information could be grounds for refusing to conclude an employment contract or transfer to another job; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) violation of employment duties by the head of the employer's executive body, his deputy or the head of the branch, representative office and (or) other separate structural subdivision of the employer, determined by the employer's act, which caused material damage to the employer;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19) termination of the employee's access to state secrets in cases established by the laws of the Republic of Kazakhstan; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20) absence of an employee from work for more than two months in a row due to temporary disability, except for cases when the employee is on maternity leave, and if the disease is included in the list of diseases for which a longer period of disability is established, approved by the authorized state body in health area. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The employee who has lost his ability to work due to an occupational injury or occupational disease, retains the place of work (position) until the ability is restored or disability is established; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) the employee commits a corruption offense that excludes, in accordance with the enforced judicial act, the possibility of further work, except for the cases directly stipulated by the laws of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22) continuation of the employee's participation in the strike after bringing to his attention the court's decision to recognize the strike as illegal or to suspend the strike; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) early termination of the powers of the head of the executive body, members of the collegial executive body of a legal entity, or the powers of an individual member of the executive body of a legal entity, also in accordance with the laws of the Republic of Kazakhstan employees of the internal audit service, the anti-corruption compliance service, and the corporate secretary by decision of the founder, owner of the property of the legal entity, or a person (body) authorized by the founder, owner or authorized body of the legal entity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) the employee reaches the retirement age established by the Social Code of the Republic of Kazakhstan, with the right to extend the term of the employment contract annually by mutual agreement of the parties;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) absence of an employee from work for more than one month for reasons unknown to the employer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. An employment contract with an employee at the initiative of the employer shall be subject to termination in the following cases:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the presence of citizenship of a foreign state by the head, his deputy, a member of the collegial governing body of the subject of the quasi-state sector - a citizen of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) commission of a corruption crime or administrative corruption offence by an employee, holding the position, referred to in subparagraph 2) of paragraph 2 of Article 26 of this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. An employment contract on part-time employment may be terminated at the initiative of the employer in the event of conclusion of an employment contract with the employee for whom this work will be the main one. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 52 as amended by the Law of the Republic of Kazakhstan dated 06.04.2016 № 483-V (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 134-VI dated 10.01.2018 (shall be enforced upon expiry of six months after its first official publication); dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 30.12.2020 № 393-VI (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 02.01.2021 № 405-VI (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); № 277-VIII of 07.04.2026 (shall become effective upon expiry of sixty calendar days after the date of its first official publication); dated 12.06.2026 No. 311-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 53. Procedure for termination of an employment contract at the initiative of the employer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The employer, upon termination of the employment contract on the grounds stipulated in Article 52, paragraph 1, subparagraphs 1) and 2) of this Code, shall notify the employee of the termination of the employment contract at least one month in case the employment and collective agreements do not provide for a longer notice period. With the written consent of the employee, termination of the employment contract can be made before the expiration of the notification period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      It is not allowed to terminate an employment contract with employees before reaching the retirement age established by the Social Code of the Republic of Kazakhstan, who have less than two years left, on the grounds provided for in subparagraphs 2) and 4) of paragraph 1 of Article 52 of this Code, without a positive decision of the commission created from an equal number of representatives from the employer and representatives of employees. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Upon termination of an employment contract on the basis provided for in Article 52, paragraph 1, subparagraph 3) of this Code, the employer shall notify employees of termination of the employment contract within fifteen working days, if the employment and collective agreements do not provide for a longer notice period. By agreement of the parties, the notice period may be replaced by payment of salaries proportional to the unworked period. In the notification, the employer shall be obliged to indicate the reasons for the termination of the employment contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Termination of an employment contract for this reason is possible provided that the following conditions are met simultaneously: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) closure of the structural unit (shop, site);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) absence of possibility of transferring the employee to another job;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) notification for at least one month of representatives of employees indicating the reasons for termination of the employment contract (the existence of a direct connection between the economic changes of the employer and the need to terminate the employment contract). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Termination of an employment contract on the basis provided for by subparagraph 4) of paragraph 1 of Article 52 of this Code should be based on the decision of the attestation commission, which must include a representative of employees, unless otherwise stipulated by the laws of the Republic of Kazakhstan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The procedure, conditions and frequency of attestation of employees are determined by the collective contract or the act of the employer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Termination of an employment contract on the basis provided for by subparagraph 5) of paragraph 1 of Article 52 of this Code should be based on the decision of the examination commission, set up in the manner established by the legislation of the Republic of Kazakhstan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. In order to terminate an employment contract on the basis provided for in subparagraph 6) of paragraph 1 of Article 52 of this Code, the non-compliance of the employee with the position held or the work performed due to the state of health that prevents continuation of this work must be confirmed by a medical certificate in the manner established by the legislation of the Republic of Kazakhstan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Termination of the employment contract on the grounds provided for by subparagraphs 8), 9), 10), 11), 12), 14), 15), 16), 17) and 18) of paragraph 1 of Article 52 of this Code shall be carried out in compliance with the procedure for applying the disciplinary sanction provided for in Article 65, and the requirements of Article 66 of this Code. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Termination of a labour contract on the basis provided by Subparagraph 9) of Paragraph 1 of Article 52 of this Code must be confirmed by medical conclusion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The decision to send the employee for medical examination shall be made by the employer's representative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Termination of an employment contract on the basis provided for in Article 52, paragraph 1, subparagraph 10) of this Code shall be confirmed by the act of refusal of the employee to undergo a medical examination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-2. Termination of an employment contract on the basis provided for in Article 52, paragraph 1, subparagraph 13) of this Code shall be confirmed by an internal investigation act indicating in it justifications confirming the commission of guilty acts or inaction by the employee. The procedure for internal investigation shall be established by an act of the employer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Termination of an employment contract on the basis provided for in Article 52, paragraph 1, subparagraph 20) of this Code shall be allowed after the employee presents a certificate of temporary incapacity for work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Termination of an employment contract on the grounds provided for in subparagraph 24) of paragraph 1 of Article 52 of this Code is allowed upon reaching the retirement age established by the Social Code of the Republic of Kazakhstan, with notification of the employee after reaching retirement age at least one month before the date of termination of the employment contract and payment of compensation in the amount determined by the labor, collective agreements and (or) an act of the employer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Termination of an employment contract on the basis provided for in Article 52, paragraph 1, subparagraph 25) of this Code shall be allowed if the employee does not provide information about the reasons for the absence within ten calendar days from the date of the employer sending the employee an act of absence by mail by registered letter with notification of its delivery.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Termination of an employment contract on the basis provided for in Article 52, paragraph 1-1, subparagraph 1 of this Code shall be carried out on the basis of the submission of the internal affairs bodies of the Republic of Kazakhstan or the diplomatic service bodies of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Termination of an employment contract on the basis provided for in Article 52, paragraph 1-1, subparagraph of this Code shall be carried out on the basis of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) a court conviction for the commission of a corruption crime that has entered into legal force;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) The decision of the court that has entered into force or the decision of the prosecution body approved by the prosecutor on the termination of a criminal case on the basis of Article 36, part one, paragraphs 3), 4), 9), 10) and 12) of the Code of Criminal Procedure of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 53 as amended by the Law of the Republic of Kazakhstan dated 06.04.2016 № 483-V (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 147-VІ dated 16.04.2018 (shall be enforced upon expiry of ten calendar days after its first official publication); № 165-VI dated 02.07.2018 (shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 30.12.2020 № 393-VI (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 01.07.2021 № 61-VII (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 15.02.2023 № 199-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 54. Limitation of possibility of termination of an employment contract at the initiative of the employer </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Termination of the employment contract at the employer's initiative during the period of temporary incapacity for work and the employee's stay on vacation shall be prohibited, except in the cases provided for in Article 52, paragraph 1-1, subparagraphs 1), (18), 20) and 23) of this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Termination of an employment contract at the employer’s initiative on the grounds set forth in sub-paragraphs 2) and 3) of paragraph 1 of Article 52 hereof shall be prohibited in the case of pregnant women who have provided the employer with a certificate of pregnancy, women with children under the age of three, single parents raising a child under the age of fourteen (or a child with a disability under the age of eighteen), and other persons raising children in the aforementioned categories without a parent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 54 as amended by the Law of the RK dated 30.12.2020 № 393-VI (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 27.06.2022 № 129-VII (shall be enforced ten calendar days after the date of its first official publication); № 277-VIII of 07.04.2026 (shall take effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 55. Ground and procedure for termination of an employment contract in connection with transfer of an employee to another legal entity</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The employment contract with the employee shall be terminated due to its transfer to another legal entity:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) more than fifty percent of shares (shares in the authorized capital) of which directly or indirectly belong to the employer with whom the employment contract shall be terminated;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) which directly or indirectly shall own more than fifty percent of the shares (shares in the authorized capital) of the employer with whom the employment contract terminates;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) more than fifty percent of the shares (shares in the authorized capital) of the specified legal entity and the employer with whom the employment contract is terminated belong to the same legal entity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. An employment contract with a civil servant shall be terminated in connection with his transfer to work in another state institution, state-owned enterprise, if the requirement of Article 139, paragraph 8 of this Code is fulfilled.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The grounds for termination of the employment contract are a written application of the employee and a written confirmation of the employment from another legal entity. The date of termination of the employment contract is determined by agreement of the parties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 55 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 56. Procedure for termination of an employment contract at the initiative of the employee </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The employee shall have the right, on his own initiative, to terminate the employment contract by notifying the employer thereof at least one month in advance, except as provided for in this Article, paragraph 3. The employment contract shall allow for the establishment of a longer period of notification by the employer's employee of the termination of the employment contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       2. An employment contract at the initiative of an employee may be terminated before the expiry of the notice period provided for in paragraph 1 of this article, with the written consent of the employer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The employee shall have the right to notify the employer of the failure of the employer to comply with the terms of the employment contract. If, after seven working days from the date of notification, non-fulfillment of the terms of the employment contract by the employer continues, the employee has the right to terminate the employment contract by notifying the employer no later than three working days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Within the period of notice provided for in this Article, the notice may be withdrawn by the employee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Upon expiry of the notification period referred to in this article, the employee shall be entitled to cease work, and the employer must issue the employee with documents relating to their employment, as well as any monetary payments due to the employee, pursuant to the procedure laid down herein, except where the handover of the employer’s property (documentation) has not been completed through the fault of the persons materially responsible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The date of termination of the employment contract with persons with financial responsibility shall be the date on which the handover of the employer’s property (documentation) is completed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The employer must take all reasonable steps to ensure that the handover of assets (documentation) to the persons responsible for them takes place within the notification period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 56 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 01.07.2021 № 61-VII (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); № 295-VIII of 03.06.2026 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 57. Grounds for termination of employment contract for circumstances beyond the control of the parties</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. The employment contract is subject to termination for the following circumstances beyond the control of the parties: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) where local executive authorities revoke a permit to employ foreign workers, or where a foreign national’s residence permit in the Republic of Kazakhstan or a stateless person’s certificate expires, as well as where an asylum seeker is refused refugee status, or where an application for the extension of refugee status is refused, or where refugee status is revoked or terminated;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) upon entry into legal force of a court verdict by which an employee or an employer - an individual - is sentenced to a punishment excluding the possibility of continuing labor relations; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) in the event of the death of an employee or an employer - an individual, as well as in case of declaring an employee or an employer - individual dead or recognizing as missing by the court; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) in case the court recognizes the employee as incapable or incapacitated, due to which the employee does not have the opportunity to continue employment relationship; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) in case of restoration of an employee at work who previously performed this work; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) when an employee enters military service under a contract, service in law enforcement and special government agencies, civil defense agencies, from the date the employee presents the relevant document, no later than three working days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The date of termination of the employment contract on the grounds specified in subparagraphs 2), 3) and 4) of paragraph 1 of this article is the date of entry into legal force of the sentence or decision of the court, the date of death of the employee or employer - an individual. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 57 as amended by the Article 204 of the Labour code of the Republic of Kazakhstan dated 23.11.2015 № 414-V (shall be enforced from 01.01.2017); as amended by the Law of the Republic of Kazakhstan dated 13.06.2017 № 69-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 16.05.2024 № 82-VIII (effective ten calendar days after the date of its first official publication); dated 24.06.2025 № 196-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); № 295-VIII of 03.06.2026 (shall be enacted upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 58. Grounds for termination of employment contract when the employee refuses to continue the employment relationship</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. An employment contract with an employee is subject to termination if the employee refuses to continue employment relationships in the following cases: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) the employee's refusal to transfer to another locality together with the employer; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) the employee’s refusal to continue working in connection with changes in working conditions; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) the employee's refusal to temporary transfer to another job due to his state of health when he gets an industrial injury, occupational disease or other health damage that is not related to production in connection with performance of his duties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Termination of the employment contract shall be permitted if the employee refuses to continue the employment relationship in written form or if there is an act certifying the employee's refusal to submit a written refusal to continue the employment relationship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Termination of the employment contract is not allowed on the grounds specified in paragraph 1 of this article during the period of temporary disability of the employee (including maternity leave) and a leave.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 58 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 59. Procedure for termination of an employment contract in connection with transfer of an employee to an elective work (position) or appointment to a position</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      An employment contract with an employee is terminated due to his / her transfer to an elective work (position) or appointment to a position, if the laws of the Republic of Kazakhstan prohibit holding of other paid positions for the persons holding such positions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       The grounds are the notification by the employee of the employer and the act of election or appointment of the employee to work (position).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 60. Grounds for termination of employment contract due to violation of terms of employment contract </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The employment contract is subject to termination due to violation of the terms of the employment contract, if this violation excludes the possibility of continuing labor relations in cases of: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) conclusion of an employment contract for performance of work that is contraindicated to the employee for health reasons on the basis of a medical report; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) conclusion of an employment contract for performance of work in violation of an effective sentence or court order, by which a person is deprived of the right to hold certain positions or engage in certain activities; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) entering into employment contracts with foreign nationals and stateless persons without having obtained, as per the established procedure, certificates confirming that their qualifications meet the requirements for self-employment, or a permit to employ foreign workers, or without complying with the restrictions or exemptions laid down by the laws of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) conclusion of an employment contract with a foreign employee of a state agency with violation of the requirements established by normative legal acts of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) conclusion of an employment contract with the persons specified in paragraph 2 of Article 26 of this Code;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) in other cases provided for by this Code, laws of the Republic of Kazakhstan and other normative legal acts of the Republic of Kazakhstan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 60 as amended by the Article 204 of the Labour code of the Republic of Kazakhstan dated 23.11.2015 № 414-V (shall be enforced from 01.01.2017).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 61. Documentation of employment contract termination</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Termination of the employment contract is documented by the employer's act, with the exception of termination of the employment contract in the event of death (declaring by the court as dead or recognition as missing) of the employer- individual and termination of the employment contract with local workers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The employer's act must indicate the grounds for termination of the employment contract in accordance with this Code. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. A copy of the employer's certificate on termination of the employment contract shall be given to the employee or sent to him by mail by registered letter with notification of his delivery within three working days from the date of publication of the employer's certificate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 61 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 62. Issuance of documents confirming professional experience, as well as other documents related to employment</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. On the day of termination of the employment contract, the employer must issue a document confirming the employee's work activity. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       2. At the request of the employee (including the former), the employer must, within five working days from the date of the application, issue a certificate indicating the specialty (qualification, position), period of work and salary, a recommendation, containing information on qualifications of the employee and his attitude to work, as well as other documents provided for by this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       3. In the event of liquidation, bankruptcy of the employer - legal entity, termination of the activity of the employer - individual, the employer is obliged, in the presence of debt to the employee, to issue a certificate of the amount of the arrears in wages and other payments, properly documented.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CHAPTER 5. WORK REGULATIONS. LABOR DISCIPLINE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 63. Labor regulations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The labor regulations are approved by the employer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       2. The labor regulations establish working hours and rest periods for employees, conditions for ensuring labor discipline, and other issues of regulating labor relations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 64. Disciplinary sanctions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. For commission of a disciplinary offense by employee, the employer or the first head of national managing holding in the cases provided by the Laws of the Republic of Kazakhstan shall have the right to apply the following types of disciplinary sanctions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) a remark;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) a reprimand;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) a severe reprimand;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) termination of the employment contract at the initiative of the employer on the grounds provided for by subparagraphs 8), 9), 10), 11), 12), 14), 15), 16), 17) and 18) of paragraph 1 of Article 52 of this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The use of disciplinary sanctions not provided for by this Code and other laws of the Republic of Kazakhstan is not allowed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 64 as amended by the Law of the Republic of Kazakhstan № 156-VI dated 24.05.2018 (shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 65. Procedure for applying disciplinary sanctions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Disciplinary sanctions shall be imposed by the employer by issuing an act of the employer, except in cases provided for by the Laws of the Republic of Kazakhstan. In cases provided for by the Laws of the Republic of Kazakhstan, the provisions of this Article and Article 66 of this Code shall apply when a disciplinary sanction is imposed by the first head of the national management holding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Prior to the application of a disciplinary sanction, the employer must request an explanation from the employee in writing (on paper or in the form of an electronic document certified by electronic digital signature) or in electronic form with the provision of authorization and identification of the employee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A request for an explanation regarding a disciplinary offence committed shall be made in writing (on paper or in the form of an electronic document certified by an electronic digital signature) and shall be delivered to the employee in person or by courier mail, postal service, fax, e-mail or other digital technologies, with confirmation of receipt of the employer's request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If the employee evades or refuses to receive the request, the representative of the employer shall draw up a corresponding act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If the employee does not provide an explanation after two working days from the date of receiving the claim or drawing up an act of evasion or refusal to receive the claim, the representative of the employer shall draw up a corresponding act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Failure by the employee to provide an explanation shall not be an obstacle to disciplinary action.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      When deciding on the type of disciplinary action to be taken, the employer shall weigh the nature, character and severity of the disciplinary offence committed, the circumstances surrounding it, and the extent of the employee’s remorse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. For each disciplinary offense, only one disciplinary sanction may be applied against the employee. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. The employer's act on imposing a disciplinary sanction on an employee may not be issued in the period of: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) temporary disability of the employee; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) the release of the employee from work for performance of the state or public duties; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) finding an employee on vacation or rotational vacation; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) finding an employee on a business trip. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) conduct an investigation of an accident related to work activity against persons who have committed violations of health and safety requirements;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) participation of the employee performing military service in the reserve in training sessions or combat readiness assemblies, assemblies held in response to crisis situations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) the presence of an employee as a volunteer firefighter at events to prevent and extinguish wildfires, as well as fires in organizations and populated areas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The act on imposing a disciplinary sanction shall be declared to the employee subjected to disciplinary sanction against the signature within three working days from the date of its publication. In the event of an employee refusing to confirm familiarization with the employer’s act with his / her signature, an appropriate entry in the act on imposing a disciplinary sanction is made.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If it is not possible to familiarize the employee personally with the employer's act on the imposition of a disciplinary sanction, the employer must send the employee a copy of the act on the imposition of a disciplinary sanction by mail by registered letter with a notification of its delivery within three working days from the date of issuance of the employer's act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 65 as amended by the Law of the Republic of Kazakhstan № 156-VI dated 24.05.2018 (shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 01.07.2021 № 61-VII (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 18.03.2025 № 175-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 24.06.2025 № 196-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication); № 295-VIII of 03.06.2026 (shall be put into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 66. Term of imposing and duration of disciplinary sanction</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Disciplinary sanction for an employee is imposed directly upon revelation of a disciplinary offense, but not later than one month from the date of its detection, with the exception of cases stipulated by paragraph 4 of Article 65 of this Code and other laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      In cases stipulated in Article 176 of this Code, disciplinary sanctions shall be imposed not later than one month after the entry into legal force of the court decision on recognizing the strike as illegal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A disciplinary penalty cannot be applied later than six months from the date of the commission of a disciplinary offense, and in cases established by the laws of the Republic of Kazakhstan, or the establishment of a disciplinary offense based on the results of an audit or inspection of the financial and economic activities of the employer - later than one year from the date of the employee's disciplinary offense.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Consideration of the issue of disciplinary liability and the course of the period for imposing a disciplinary sanction shall be suspended during the period:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) absence of the employee at work due to temporary disability;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) release from work for the performance of state or public duties;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) being on vacation, business trip or inter-shift rest;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) proceedings in a criminal case, a case of an administrative offense, as well as before the entry into force of a judicial act or an act of an official authorized to consider cases of administrative offenses affecting the decision of the issue of disciplinary liability of an employee;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) attendance by an employee of training, retraining, refresher courses and internships;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) the employee's judicial appeal against the employer's acts on the commission of a disciplinary offense.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) conduct an investigation of an accident related to work activity against persons who have committed violations of health and safety requirements;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) recognition of professional qualifications in accordance with the Law of the Republic of Kazakhstan "On professional qualifications";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) participation of the employee performing military service in the reserve in training sessions or combat readiness assemblies, assemblies held in response to crisis situations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) the presence of an employee as a volunteer firefighter at events to prevent and extinguish wildfires, as well as fires in organizations and populated areas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. The period of disciplinary sanction may not exceed six months from the date of its application, except for termination of the employment contract on the grounds provided for by this Code. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. An employer who has imposed a disciplinary sanction on an employee has the right to remove it ahead of schedule by issuing an employer's act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Footnote. Article 66 as amended by Law of the Republic of Kazakhstan № 273-VI dated 26.11.2019 (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 04.07.2023 № 15-VIII (effective sixty calendar days from the date of its first official publication); dated 18.03.2025 № 175-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 24.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 196-VIII </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall come </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CHAPTER 6. WORKING HOURS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 67. Working hours and its types </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Periods of preparatory-final work (obtaining a task-order, materials, tools, acquaintance with equipment, documentation, preparation and cleaning of the workplace, delivery of finished products, etc.), breaks provided for by technology, labor organization; labor safety and protection regulations; the time of presence or waiting of work in the workplace, when the employee does not have free time; duty on holidays and weekends; duty at home, as well as other periods that, in accordance with labor, collective contracts, acts of the employer or normative legal acts of the Republic of Kazakhstan, relate to working hours. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Working hours can be of normal duration, reduced duration and incomplete. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      For employees working part-time (shift) and (or) part-time working week, or when applying joint employment, the normal number of working hours on the balance of working time for the corresponding calendar year is reduced accordingly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 67 as amended by the Law of the Republic of Kazakhstan dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 68. Normal duration of working hours </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Normal duration of working hours should not exceed 40 hours per week.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. An employment contract may provide for shorter working hours with payment for normal duration of working hours. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The total duration of daily work at the place of main work and part-time work should not exceed the norm of duration of daily work, established by paragraph 4 of Article 71 of this Code, for more than 4 hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Employees providing care for a sick family member based on a healthcare professional's opinion, a parent (or adoptive parent) with a child (or children) under the age of three, a single parent raising a child under the age of fourteen (or a child with a disability under the age of eighteen), other persons raising children in this category without a parent, and students working in their free time, that does not pose a risk to health or disrupt the learning process, employees who have less than two years remaining until they reach the retirement age established by the Social Code of the Republic of Kazakhstan, or who have reached that retirement age, may, by mutual agreement, be placed in joint employment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Part-time work does not entail restrictions for the employee in the duration of paid annual leave, calculation of work experience and other rights in the field of labor established by this Code, labor, collective agreements, contracts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 68 as amended by the Law of the Republic of Kazakhstan dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); № 277-VIII of 07.04.2026 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 69. Reduced duration of working hours for certain categories of employees</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. For employees who have not reached the age of eighteen, the reduced working hours are established: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) for workers aged from fourteen to sixteen - not more than 24 hours per week; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) for workers aged from sixteen to eighteen - not more than 36 hours per week. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. For workers engaged in heavy work, work with harmful and (or) dangerous working conditions, the reduced working hours are established - not more than 36 hours per week according to the List of industries, workshops, professions and positions, the list of heavy work, work with harmful and (or) dangerous working conditions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The reduced working hours set by this paragraph apply to workers whose work in heavy, harmful and (or) dangerous conditions is confirmed by the results of attestation of production facilities for working conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      In the event that the employer fails to certify the production facilities for working conditions, as well as for workplaces that are not subject to certification, the reduced working hours are provided in full according to the List of industries, workshops, professions and positions, the list of heavy work, work with harmful and (or) dangerous working conditions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The employees of the guiding party shall be provided with a reduced working time based on the results of certification of production facilities according to the working conditions of the receiving party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Employees with disabilities of the first and second category are assigned a reduced working time – no more than 36 hours per week.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Payment for labor of employees when establishing their reduced working hours is made in accordance with this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 69 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 19.12.2020 № 386-VI (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 27.06.2022 № 129-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 70. Incomplete working hours</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. When concluding an employment contract, as well as in the process of labor relations, an employee may be provided with the incomplete working hours by a written agreement between the employee and the employer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Incomplete working hours is considered to be the time that is less than the normal duration established by this Code, including: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) part-time work, that is, a reduction in the norm of duration of daily work (working shift);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) part-time work week, that is, a reduction in the number of working days in the working week;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) simultaneous reduction of the norm of the duration of daily work (working shift) and reduction of the number of working days in the working week. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Part-time work does not entail restrictions on duration of paid annual leave, calculation of length of service and other rights in the labor area established by this Code, labor, collective contracts, agreements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. At the written request of a pregnant woman, one of the parents (adopter) with a child (children) under the age of three, as well as an employee caring for a sick family member in accordance with a medical report, the employer shall be obliged to establish a part-time regime for them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 70 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 71. Working pattern</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. A five-day working week is set for employees with two days off. With a five-day working week, the duration of daily work (shift) is determined by the employer's act taking into account the specifics of the work and with the observance of the established duration of the working week. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. In organizations where introduction of a five-day workweek is inappropriate due to nature of production and working conditions, a six-day workweek is established with one day off. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. A five-day or six-day working week shall be established by the employer in accordance with the terms of the labor and collective contracts or the employer's act. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      By agreement of the parties in the employment contract, it is allowed to establish a four-day working week with the right to alternate with a five-day or six-day working week.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Duration of daily work may not exceed 8 hours, except for cases stipulated by this Code and other laws of the Republic of Kazakhstan </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Duration of daily work (working shift), the time of commencement and completion of daily work (working shift), the time of breaks in work are determined in accordance with the conditions established by labor rules, labor and collective contracts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. For creative workers of professional organizations of art and cultural entertainment, mass median employee s, athletes, coaches, a different duration of daily work (working shift) may be established in accordance with the labor legislation of the Republic of Kazakhstan, acts of the employer, collective or employment contracts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 71 as amended by the Law of the Republic of Kazakhstan dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 72. Division of daily work (working shift) into parts</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Division of daily work (working shift) into parts is allowed: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) at works with different intensity of work;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) at the initiative of the employee, if this is due to his social conditions and other personal needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. When dividing daily work (working shift) into parts, the total working time should not exceed the established duration of daily work (working shift). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Types of work, where division of daily work (working shift) into parts is made, the number and duration of breaks in work, as well as the types and amounts of compensation payments to employees for working with such conditions are determined by labor, collective contracts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Breaks associated with division of daily work (working shift) into parts are provided for employees' rest and do not apply to working hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 73. Shiftwork</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Shift work may be established in cases where duration of production process exceeds the permissible duration of daily work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. With shift work, the duration of a shift, transition from one shift to another, is established by shift schedules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Shift schedules are brought to the attention of employees by the employer not later than ten calendar days before they are put into effect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The period of familiarization with the shift schedule may be shortened in the case of hiring an employee or transferring an employee to another job during shift work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The involvement of an employee to work for two consecutive working shifts is prohibited, except for the cases provided for in Article 86 of this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Footnote. Article 73 as amended by the Law of the Republic of Kazakhstan dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 73-1. Rolling work hours</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Taking into account the specifics of the work, the employer has the right in the rules of the labor regulations to establish rolling work hours for employees, work on different days of the week with different duration of the work schedule in compliance with the restrictions of the daily working time of no more than 11 hours with the use of cumulative working time accounting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The accounting period for a rolling work schedule is the period within which the norm of daily and (or) weekly working hours established for this category of employees must be observed on average, but not more than a quarter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. When working in a rolling work schedule, the beginning, end or total duration of the working day (shift) are determined by the rules of the labor regulations, the employment contract or the shift schedule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 6 is supplemented by Article 73-1 in accordance with the Law of the Republic of Kazakhstan dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 74. Flexible work schedule</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. For employees, including those employed in remote work, a flexible working time regime can be established in order to combine their social and domestic and other personal needs with the interests of production.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. In the flexible work schedule mode:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) fixed working hours;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) flexible (variable) working hours, during which the employee has the right, at his discretion, to perform labor duties;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) the record period;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. The record period for flexible working schedule is the period within which the average duration of working hours established for this category of employees should be observed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The record period for flexible working hours may not exceed six months.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Duration of daily work (working shift) and (or) weekly work in flexible working schedule may be more or less than the norm of daily and / or weekly working hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Duration of fixed work schedule, flexible (variable) working hours, record period in the flexible work schedule are established by the employer's act, labor or collective contracts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 74 as amended by the Law of the RK dated 01.07.2021 № 61-VII (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 75. Summarized recording of working hours</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Summarized recording of working hours is applied in continuously operating industries, workshops, sections and in some types of work, where, according to the conditions of production (work), the daily or weekly working hours established for this category of workers may not be observed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The recording period for the summarized recording of working hours is the period within which the average daily and / or weekly working hours for the given category of employees must be observed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      For employees working part-time (shift) and (or) part-time working week, or when applying joint employment, the normal number of working hours for the accounting period decreases accordingly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. The recording period for the summarized recording of working hours can be any calendar period, but not more than one year or the period of performance of a certain work. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. In establishing the summarized recording of working hours, it is mandatory to observe the duration of the employee's rest between the end of the job and its beginning on the next working day (working shift). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The procedure for work in the summarized recording of working hours, the category of employees for whom a summarized recording of working hours is established, are determined by the collective contract or the employer's act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Attraction of employees who have not reached the age of eighteen, to work with application of the summarized recording of working hours is not allowed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. The use of the summarized recording of working hours for pregnant women is not allowed if a working day (working shift) is longer than eight hours. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. It is not allowed to use cumulative time worked record for employees with disabilities of the first category.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The cumulative time worked record for employees with disabilities of the second and third categories cannot be established if such a mode is prohibited to them on the basis of the conclusion of the expert occupational pathology commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Upon termination of the employment contract before the end of the accounting period, the employee has the right to be paid overtime hours on the same terms for the time worked since the beginning of the accounting period until the date of termination of the employment contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Under the cumulative working time accounting system, overtime hours for the accounting period shall be calculated as the difference between the hours actually worked and the standard number of hours for the accounting period as shown in the working time balance sheet, excluding hours worked on public holidays and days off.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 75 as amended by the Law of the Republic of Kazakhstan dated 27.06.2022 № 129-VII (shall be enforced ten calendar days after the date of its first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); № 277-VIII of 07.04.2026 (shall take force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 76. Night work</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. The night time is considered to be the time from 22.00 to 06.00. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. They are not allowed to work at night:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      employees under the age of eighteen; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      pregnant women who provided the employer with a certificate of pregnancy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Involvement of employees with disabilities to work at night is allowed only with their written consent, provided that such work is not prohibited to them for health reasons in accordance with the medical report.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The employer shall not be entitled to employ the following workers for night work without a written consent:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) women with children under the age of seven and other persons raising children under the age of seven without a mother;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) employees bringing up disabled children up to the age of eighteen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 76 as amended by the Law of the RK dated 12.10.2021 № 67-VII ЗRК (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 27.06.2022 № 129-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 77. Overtime work</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Attraction to overtime work is allowed only with the written consent of the employee, except for the cases provided for in paragraph 2 of this article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Overtime work without the consent of the employee is allowed in the following cases:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) when carrying out works necessary for the defense of the country, the introduction of an emergency or martial law, the declaration of an emergency, as well as to prevent emergencies, natural disasters or industrial accidents or the immediate elimination of their consequences, or when introducing other restrictive measures, including quarantine, by decision of state bodies or their officials;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) to eliminate other circumstances that break the normal functioning of water supply, gas supply, heating supply, energy supply and other life support systems; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) to continue the work if the replaced employee does not show up, if the work does not allow a break, with immediate measures taken to replace him by the other employee;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) to provide emergency and urgent assistance to citizens who are threatened with loss of health or death.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The following workers are not allowed to work overtime:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) pregnant women who have provided the employer with a certificate of pregnancy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) under the age of eighteen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) persons with disabilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 77 as amended by the Law of the Republic of Kazakhstan dated 27.06.2022 № 129-VII (shall be enforced ten calendar days after the date of its first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 78. Maximum number of overtime works</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Overtime work should not exceed two hours per day for each employee, and one hour for heavy work, work with harmful and (or) dangerous working conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The total duration of overtime work should not exceed twelve hours per month for a four–day, five-day and six-day working week and one hundred and twenty hours per year - when establishing a cumulative accounting of working time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Limitation of the maximum number of overtime work does not apply to the works in the cases provided for by subparagraphs 1) and 4) of paragraph 2 of Article 77 of this Code. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 78 as amended by the Law of the Republic of Kazakhstan dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 79. Procedure for recording of working hours</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. The employer is obliged to keep a record of the working hours actually worked by the employee. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The time worked and unworked by the employee is subject to be recorded. At that, the overtime work, night work, weekends, holidays, days of business trips are separately taken into account. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The form and procedure for keeping time records shall be determined by the employer's act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. In cases when during the working hours of the employee the periods of work performed out of the workplace are included or their performance may not be recorded by the employer within a specific time, these periods are noted in the records of working hours as performance of the scope of work established by the employment contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 79 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CHAPTER 7. REST TIME</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 80. Types of rest time</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The types of rest time are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) breaks during a working day (working shift):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      break for rest and eating;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      inter-shift and special breaks;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) daily (inter-shift) rest; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) days off (rotational rest);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) holidays;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) leave.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 81. Break for rest and eating</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. During the daily work (working shift), the employee must be given one break for rest and eating for at least half an hour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The time for a break for rest and eating, its duration is established by the rules of the labor schedule, labor, collective contracts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. The break time for rest and eating is not included in the working hours. At works where a break is impossible under the production conditions, the employer must provide the employee with the opportunity to rest and eat during working hours in a specially equipped place. The list of such works, the order and place for rest and eating are set by the collective contract or acts of the employer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 82. Inter-shift and special breaks</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. In certain types of work, employees shall be provided with interchange breaks due to the technology and organization of production and labor, which shall be included in working hours. The types of such work, the duration and the procedure for granting such breaks shall be determined by a collective agreement or acts of the employer, unless otherwise established by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       2. Workers who work in the cold or hot seasons in the open air, in closed unheated rooms, as well as those engaged in loading and unloading works, have special breaks for heating or cooling and rest, which are included in the working hours. The employer is obliged to equip premises for heating, cooling and rest of workers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       3. Working women with children under the age of one and a half years, fathers (adoptive parents) raising children under the age of one and a half years without a mother, are given additional breaks for feeding a child (children) at least every three hours of work of the following duration:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       1) having one child, - each break of at least thirty minutes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       2) having two or more children, - each break for at least one hour. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       4. Breaks for feeding a child (children) at the request of the employee specified in paragraph 3 of this article, are added to a break for rest and eating or the summarized breaks are provided at the beginning or the end of the working day (shift).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Breaks for feeding a child (children) are included in the working hours. During the breaks, women, fathers, adoptive parents retain the average wage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 82 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 83. Duration of daily (inter-shift) rest</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Duration of a daily (inter-shift) rest of an employee between the end of work and its beginning next day (working shift) may not be less than twelve hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 84. Weekend</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Weekly employees are given weekends.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. In a five-day workweek, employees are given two days off per week, and in a six-day workweek - one day off.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. For a five-day, six-day or four-day working week, Sunday is the general day off. The second or third day off for a five-day and (or) four-day working week is established by a collective agreement or labor regulations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Employees (a group of employees), employed in continuous productions or production, whose work may not be stopped on weekends due to production and technical conditions or due to the need for constant continuous service to the population, as well as working shifts, the days off are provided on different days of the week alternately according to shift schedules (watch schedules). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. Employees (a group of employees) with a rolling work schedule have a working week with the provision of days off on a rolling schedule on various days of the week in accordance with the provisions of the employment contract or shift schedules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. The first day of the Kurban-ait, celebrated according to the Muslim calendar, January 7 - Orthodox Christmas are the days off, regardless of the operating modes and shift schedules used (watch schedules). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. An employee, being on a business trip, enjoys the days off in accordance with the rules of the employer's work schedule to which he is sent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 84 as amended by the Law of the Republic of Kazakhstan dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 85. Work on weekends and holidays</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. In order to attract employees working on a shift schedule or on a rotational basis according to the watch schedule, to work on holidays, as well as on weekends stipulated in paragraph 5 of Article 84 of this Code, the written consent of employees and the issuance of the employer's act are not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Work on weekends and holidays shall be permitted with the written consent of the employee or at his request on the basis of an act of the employer, except as provided for in Article 86 of this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. For work on weekends and holidays, the employee, at his request, is given another day of rest or payment is made in the amount specified in Article 109 of this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. For the purpose of rational use of working time during holidays, as well as on weekends provided for in paragraph 5 of Article 84 of this Code, the authorized body on labor has the right to transfer weekends to other working days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. It is prohibited to attract pregnant women who have provided a pregnancy certificate to their employer for work on weekends and holidays.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 85 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 86. Exceptional cases of involvement in work on weekends and holidays without the consent of the employee</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Attraction to work on weekends and holidays without the consent of the employee is allowed in the following cases for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) prevention of emergencies, natural disasters or industrial accidents, or immediate elimination of their consequences;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) prevention and investigation of accidents related to work, loss of or damage to property;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) performance of urgent, unforeseen work, the urgent fulfillment of which influence the further normal work of the organization as a whole or its individual units.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 87. Types of leave</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Employees are given the following types of leave:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) paid annual labor leave;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) social leave. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Paid annual leave is intended for rest of an employee, restoring health, improving health and other personal needs of an employee and is provided for a certain number of calendar days with preservation of the place of work (position) and average salary. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Employees are provided with the following types of paid annual labor leave: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the main paid annual labor leave;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) additional paid annual labor leave.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Social leave refers to the release of an employee from work for a certain period in order to create favorable conditions for motherhood, undergo screening studies, child care, and in-service education and for other social purposes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Employees are provided with the following types of social leave:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) leave without pay;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) study leave;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) leave in connection with pregnancy and the birth of a child (children), the adoption of a newborn child (children);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) leave without pay to care for a child until he reaches the age of three.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) leave to undergo screening tests in the amount of not more than three working days during the year;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) leave for medical registration for pregnancy up to twelve weeks in the amount of at least three working days;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) sabbatical of leading scientists, working for higher and (or) postgraduate education organizations, scientific organizations, in accordance with the Law of the Republic of Kazakhstan “On Science and Technology Policy”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The period of being on social leave is included in the length of service, unless otherwise stipulated by the laws of the Republic of Kazakhstan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Granting leave is issued by the act of the employer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 87 as amended by the Law of the RK dated 07.07.2020 № 361-VI (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 24.06.2026 No. 321-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 88. Duration of the main paid annual leave</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The main paid annual leave for employees is given for a period of twenty-four calendar days, unless more days are provided for by this Code, other normative legal acts of the Republic of Kazakhstan, labor, collective contracts and acts of the employer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 89. Additional paid annual leave</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Additional paid annual leave is granted: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) to workers engaged in heavy work, work with harmful and (or) dangerous working conditions, lasting not less than six calendar days according to the List of industries, workshops, professions and positions, the list of heavy work, work with harmful and (or) dangerous working conditions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Additional paid annual leave is granted to employees whose work in difficult, harmful and (or) dangerous conditions is confirmed by the results of attestation of production facilities for working conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      In the event that the employer fails to certify production facilities for working conditions, and also for workplaces that are not subject to certification, additional paid annual leave is provided in full according to the List of industries, workshops, professions and positions, the list of heavy work, work with harmful and ( or) dangerous working conditions; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) persons with disabilities of the first and second categories for at least six calendar days. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Additional paid annual work leave shall be granted to employees of the sending party based on the results of certification of production facilities according to the working conditions of the receiving party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Other categories of employees may be granted additional annual leave and its duration may be established by the laws of the Republic of Kazakhstan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Labor, collective agreements may establish additional annual paid leave of encouragement nature for long-term continuous work, performance of important, complex, urgent work, as well as work of a different nature. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 89 as amended by the Law of the RK dated 19.12.2020 № 386-VI (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 27.06.2022 № 129-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 90. Calculation of duration of paid annual labor leave </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Duration of paid annual labor leave is calculated in calendar days, excluding holidays, which fall on the days of paid annual leave, regardless of the operating modes and shift schedules. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       2. When calculating the total duration of the paid annual leave, additional paid annual leave shall be added together with the main paid annual labor leave.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 91. Calculation of the length of service for provision of paid annual leave</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The length of service for provision of paid annual leave includes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) actually worked time;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) the time when the employee did not actually work, but he retained his place of work (position) and wages in full or in part;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) the time when the employee did not actually work due to temporary disability, including the time spent on maternity leave;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) the time when the employee did not actually work before re-employment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 92. Definition of period and procedure for provision of paid annual leave</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A paid annual leave for the employee for the first and subsequent years of work by agreement of the parties is granted at any time of the working year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The working year is twelve calendar months, calculated from the first day of the employee's work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. By agreement between the employee and the employer, paid annual work leave can be divided into parts. At the same time, one of the parts of paid annual labor leave must be at least fourteen calendar days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Payment for annual leave shall be made not later than three working days prior to the commencement of the leave, and in the event of granting the labor leave outside the vacation schedule - not later than three working days from the date of its grant. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Employees who work under an employment contract for part-time job receive the paid annual leave simultaneously with the leave for their main work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      If the duration of annual paid labor leave under an employment contract for part-time work is less than the duration of leave for main work, the employer, at the request of a part-time employee, grants him an unpaid leave for the days that make up a difference in duration of the leaves. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Granting leave, transfer or withdrawal from a paid annual labor leave are documented by the act of the employer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 92 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 93. Order of providing paid annual labor leave</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The order of providing a paid annual labor leave to employees is determined annually in accordance with the leave schedule approved by the employer taking into account the opinion of employees, or is established outside the leave schedule by agreement of the parties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. The order of granting paid annual labor leave to employees performing military service in the reserve shall be determined on the basis of paragraph 1 of this Article, as well as in accordance with the schedule of combat training sessions or assemblies (if such a schedule is available).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. In case of changing the leave schedule in connection with the production necessity, the employer is obliged to notify the employee about this not less than two weeks to go before the beginning of the labor leave.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 93 as amended by the Law of the Republic of Kazakhstan dated 18.03.2025 № 175-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 94. Cases and procedure for postponing the paid annual labor leave</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. The annual paid leave shall be postponed in full or in its part in the following cases: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       temporary disability of the employee; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       at the time of maternity leave. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       2. The annual paid leave (part of it) in cases provided for by paragraph 1 of this article shall be postponed at the request of the employee while on a paid annual leave. The postponed labor leave by agreement of the parties may be added to the leave for the next working year or provided at the request of the employee separately in the current working year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       3. It is forbidden not to grant an unused paid annual leave or a part thereof for two consecutive years. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 95. Recall from a paid annual leave </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A paid annual leave may be interrupted by the employer in case of production necessity only with the written consent of the employee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       2. A part of the paid annual leave, unused in connection with the recall, by agreement of the parties to the employment contract, is granted during the current working year or next working year at any time or is added to the paid annual leave for the next working year. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       3. If an employee is recalled from a paid annual leave, instead of granting an unused part of the leave at another time, by agreement between the employee and the employer, the employee receives a compensation for the days of the unused part of the annual paid leave. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. It shall not be allowed to withdraw from paid annual work leave of an employee under the age of 18, pregnant women who have provided the employer with a certificate of pregnancy, and workers engaged in hard work, work with harmful and (or) dangerous working conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 95 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 96. Realization of the right to the paid annual labor leave and payment of compensation upon termination of the employment contract </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. A paid annual labor leave with subsequent termination of an employment contract in connection with expiration of its term may be granted in the case when the time of leave is fully or partially outside the term of the employment contract. The day of termination of the employment contract due to the expiry of its term is considered to be the last day of the paid annual leave. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Upon termination of the employment contract, an employee who has not used or not fully used an annual paid labor leave (annual leave) shall be compensated for the unused days of the paid annual labor leave (annual leave). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Compensation payment for unused days of the paid annual labor holiday (annual labor holiday) shall be estimated at the rate of the average salary of the worker.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 96 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 97. Unpaid leave </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. By agreement of the parties to the employment contract on the basis of an employee's application, he may be granted an unpaid leave. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Duration of an unpaid leave is determined by agreement between the employee and the employer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. On the basis of notification of the employee, the employer is obliged to grant an unpaid leave for up to five calendar days in case of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) registration of marriage; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) the birth of a child; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) the death of close relatives, as well as the spouse and/or their traits (full-born and incomplete brothers and sisters, parents (parent), children, grandfather, grandmother, grandchildren);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) in other cases provided for by labor, collective contracts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The employer is obliged to grant unpaid leave to an employee for the period of stay in organizations providing special social services to victims of domestic violence, but no more than thirty calendar days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Unpaid leave shall be granted upon a written notification of the employee indicating its duration and presenting a copy of the agreement on the provision of special social services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 97 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 15.04.2024 № 72-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 98. Study leave</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Workers who study in educational organizations are provided with study leave for preparing and passing exams and examinations, performing laboratory work, preparing and defending the thesis work (project), for passing training programs for the military-trained reserve.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       2. Payment for study leave is determined by agreements, collective and employment contracts, training contracts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       3. The employer grants study leave with preservation of the place of work (position) for the employees, sent for training, internship abroad under the international scholarship Bolashak. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 99. Leave for pregnancy and birth of a child (children), adoption of a newborn child (children)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Pregnant women, women who gave birth to a child (children), women (men) who adopted a newborn child (children) are granted the following leaves in connection with the birth of a child: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) a maternity leave; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) a leave for employees who adopted a newborn child (children); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) an unpaid leave to care for a child until he reaches the age of three. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A pregnant woman shall, from the date specified in the temporary disability list entitling her to maternity leave, execute it by submitting a temporary disability list confirming her right to that type of leave.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Maternity leave shall be provided for a duration of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      in normal delivery, seventy calendar days before delivery and fifty six calendar days after delivery;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      in complicated delivery or birth of two or more children - seventy calendar days before delivery and seventy calendar days after delivery;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      for normal delivery, women residing in the territories exposed to nuclear tests – ninety one calendar days before delivery and seventy nine calendar days (in case of complicated delivery or birth of two or more children – ninety three calendar days) after delivery;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      in the case of delivery with a period from twenty two up to twenty nine weeks of pregnancy and birth of a child weighing five hundred grams or more, who lived more than seven days, - seventy calendar days after delivery;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      in the case of delivery with a period from twenty two up to twenty nine weeks of pregnancy and birth of a dead fetus or a child weighing five hundred grams or more, who died before seven days of life, - fifty six calendar days after delivery;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      for women living in the territories exposed to nuclear tests, in the event of delivery with a period from twenty two up to twenty nine weeks of pregnancy and birth of a child weighing five hundred grams or more, who lived for more than seven days, - ninety three calendar days after delivery;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       women living in the territories exposed to nuclear tests, in the event of delivery with a period from twenty two up to twenty nine weeks of pregnancy and birth of a dead fetus or a child weighing five hundred grams or more, who died before seven days of life, - seventy nine calendar days after delivery.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      When a woman applies for a temporary disability list during pregnancy, the leave shall be calculated in total and granted completely regardless of the number of days that she actually used before giving birth and the length of work with the employer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      When a woman applies for a temporary incapacity for work in the period following childbirth, only leave after childbirth of the duration specified in Part two of this paragraph shall be granted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Employees who adopted a newborn child (children) shall be granted (to one of their parents) a leave for the period from the day of adoption and until expiration of fifty-six days from the date of the birth of the child.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The employer pays maternity leave, leave to employees who have adopted a newborn child (children), with the preservation of the average salary, if this is provided for by the terms of the labor and (or) collective agreement, the act of the employer, minus the amount of social benefits in case of loss of income due to pregnancy and childbirth, adoption of a newborn child (children) carried out in accordance with the Social Code of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 99 as amended by the Law of the Republic of Kazakhstan № 165-VI dated 02.07.2018 (shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 100. Unpaid leave for child care until he reaches the age of three</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. The employer is obliged to grant an unpaid leave to the worker for childcare until he reaches the age of three: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) at the choice of the parents - the mother or the father of the child; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) the parent, raising the child alone; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) to another relative actually raising a child who has been left without parental care, or a guardian; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) the employee who adopted a newborn child (children). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. An unpaid leave for child care until the age of three is granted on the basis of a written application of the employee with indication of its duration and provision of a birth certificate or other document confirming the birth of the child. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The employee can use the leave to take care of the child until he reaches the age of three years in full or in parts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. For the period of an unpaid leave for the care of the child until he reaches the age of three, the employee retains his place of work (position).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. If the child is employed before the maternity leave expires, without payment, until the child reaches the age of three, the employee must notify the employer of his or her intention one month before the start of work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 100 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CHAPTER 8. LABOR STANDARDIZATION AND REMUNERATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 101. Labor standardization</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The state guarantee in the field of labor rationing includes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      standard norms and standards of work; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      providing by state bodies of the development and approval of technically (scientifically) substantiated unified intersectoral or intersectoral standard or standard norms and labor standards for all areas of activity, or standard norms and standards of work of the organization;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      state control over the provision by employers of the development, introduction, replacement and revision of labor standards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. The norms of labor (time, production, labor intensity, maintenance, numbers) are a measure of labor costs and are established for the employee of the appropriate qualification in accordance with the achieved level of equipment, technology, and the organization of production and labor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Development, introduction of new ones, replacement and revision of existing labor standards are carried out by the employer in agreement with representatives of employees, taking into account standard norms and labor standards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Labor standards are subject to mandatory replacement in the process of attestation and rationalization of workplaces, introduction of new technology, equipment and organizational and technical measures that ensure growth of labor productivity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Achievement of a high level of production (provision of services) by individual employees through the use of new methods of work and improvement of workplaces at their own initiative is not a basis for reviewing the previously established labor standards. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Employees are notified of introduction of new labor standards by the employer not later than one month prior to it. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. When developing labor standards, the following should be ensured:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) quality of labor standards, their optimal approximation to necessary labor costs;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) establishment of similar labor standards for the same work performed in similar organizational and technical conditions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) progressive nature of labor standards based on scientific and technological achievements; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) coverage by the labor standards of those types of work for which it is possible and appropriate to establish the labor standards; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) technical (scientific) validity of labor standards. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. The labor standards in the organization, for the services (goods, works) of which the state regulation of tariffs (prices, fee rates) is introduced, are approved by the employer in agreement with the authorized state bodies of the relevant areas of activity and with the authorized state body for labor in accordance with the procedure established by it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Standard norms and standards of work of organizations are approved by the authorized state bodies of the relevant areas of activity in agreement with the authorized state body for labor in the manner prescribed by it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Replacement and revision of standard norms and standards of work of organizations are carried out by state bodies that have approved them in the manner determined by the authorized state labor body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      Note!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Paragraph 2 is provided to be supplemented with subparagraph 2-1) in accordance with the Law of the Republic of Kazakhstan dated 03.01.2023 № 188-VII (effective from 01.01.2027).</w:t>
+        <w:t>      Paragraph 8 shall be amended by the Law of the Republic of Kazakhstan dated 04.07.2023 № 15-VIII (effective from 01.01.2030).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) in the organization in the field of education, upbringing and development, recreation and rehabilitation, physical culture and sports, medical provision, provision of social services, culture and art with participation of minors, of the persons who have or have been convicted, subjected to criminal prosecution (except for persons, the criminal prosecution against whom was terminated on the basis of subparagraphs 1) and 2) of the part one of Article 35 of the Criminal Procedure Code of the Republic of Kazakhstan) for criminal violations: murder, deliberate harm to health, against public health and morality, sexual inviolability, extremist or terrorist crimes, human trafficking; </w:t>
+        <w:t>
+      8. Qualification requirements for employees and complexity of certain types of work are established on the basis of professional standards, and in their absence - on the basis of the Unified tariff-qualification reference book of jobs and occupations of workers, the Qualification reference book of positions of managers, specialists and other employees, the tariff-qualification characteristics of occupations of workers and standard qualification characteristics of positions of managers, specialists and other employees of organizations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Standard qualification requirements and qualification requirements for positions related to the performance of managerial functions in state legal entities shall be established in accordance with the legislation of the Republic of Kazakhstan on public service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      4) excluded by the Law of the Republic of Kazakhstan dated 12.10.2021 № 67-VII (shall enter into force upon the expiry of ten calendar days from the day of the first official publication);</w:t>
+        <w:t>      Footnote. Article 101 as amended by the Law of the Republic of Kazakhstan dated 06.04.2024 № 71-VIII (shall be enforced from 01.01.2025); dated 19.05.2026 № 291-VIII (effective from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 102. State guarantees in labor remuneration area</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      State guarantees for remuneration of employees include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the minimum monthly wage;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) the minimum amount of hourly wages;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) payment for overtime work;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) payment for work on holidays and weekends;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) payment for night work; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) limiting the amount of deductions from the employee's salary;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) the procedure and terms of payment of wages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 103. Amount of wages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. The amount of the monthly salary of the employee is established differentially, depending on qualification of the employee, complexity, quantity and quality of the work performed, as well as working conditions. The size of the monthly salary is not limited to the maximum size. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The wage is paid to the employee for the time actually worked by him, recorded in the employer's documents on recording the working hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. The amount of the main salary of the employees of the sending party shall be not less than the amount of the main salary of the employees of the receiving party for a similar position, corresponding qualification, specialty or profession, complexity, quantity and quality of the work performed, as well as industrial and household conditions in accordance with the contract for the provision of personnel services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The wages of the employees of the sending party shall be paid for the time actually having worked by them, recorded in the documents on recording the working time of the receiving party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The amount of the monthly salary of an employee who has completely worked out the working hours that have been determined for this period and has fulfilled the labor standards or labor obligations, may not be lower than the minimum monthly wage established for the relevant fiscal year by the law of the Republic of Kazakhstan on the republican budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The provisions of part one of this paragraph shall not apply to the cases provided for in part two of paragraph 2 of Article 75 of this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      5) for work of part-time employees under eighteen years of age, and employees engaged in heavy work, work with harmful and (or) dangerous working conditions, with the exception of medical employees.</w:t>
+        <w:t>      Footnote. Article 103 as amended by the Law of the RK dated 19.12.2020 № 386-VI (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 104. Minimum wage determination </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The minimum monthly wage is calculated based on the methodology for determining the minimum monthly wage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The draft methodology for determining the minimum monthly wage is subject to consideration at a meeting of the Republican tripartite commission on social partnership and regulation of social and labor relations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. The minimum monthly wage should not be lower than the subsistence minimum, include additional payments and allowances, compensation and social benefits, bonuses and other incentive payments and should be paid in proportion to the time worked.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-2. The minimum monthly wage is established annually for the corresponding financial year by the law on the republican budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The minimum amount of the hourly salary of an employee who has fulfilled his labor duties may not be less than the minimum monthly wage divided by the average monthly number of working hours according to the working time balance for the corresponding calendar year. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The minimum monthly wage or the monthly wage rate of a first-class employee provided for by the terms of labor, collective contracts and (or) acts of the employer may not be less than the minimum monthly wage established for the relevant fiscal year by the law of the Republic of Kazakhstan on republican budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 26 as amended by the Article 204 of the Labour code of the Republic of Kazakhstan dated 23.11.2015 № 414-V (shall be enforced from 01.01.2017); By the Law of the Republic of Kazakhstan № 147-VІ dated 16.04.2018 (shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 13.05.2020 № 327-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 30.12.2020 № 393-VI (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 12.10.2021 № 67-VII (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 30.12.2021 № 95-VII (shall be enforced ten calendar days after the date of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); № 277-VIII of 07.04.2026 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 104 as amended by the Law of the Republic of Kazakhstan dated 21.12.2023 № 49-VIII (effective from 01.01.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 27. Difference of an employment contract from other types of contracts </w:t>
-[...71 lines deleted...]
-      3) the receipt of wages for work by the employee.</w:t>
+        <w:t>Article 105. Remuneration of employees, employees of the guiding party engaged in hard work, work with harmful and (or) hazardous working conditions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The title of the Article 105 as amended by the Law of the RK dated 19.12.2020 № 386-VI (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Payment for labor of workers engaged in heavy work, work with harmful and (or) dangerous working conditions is established in an increased amount in comparison with payment for labor of workers engaged in work with normal working conditions, by establishing the increased official salaries (rates) or additional payments, the size of which is determined by a collective contract or an employer's act, taking into account the industry coefficients that classify working conditions by the degree of harmfulness and danger determined by the industrial agreement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       2. Payment for labor of workers engaged in heavy work, work with harmful and (or) dangerous working conditions, in an increased amount is carried out according to the List of industries, workshops, professions and positions, the list of heavy work, work with harmful and (or) dangerous working conditions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       3. The labor payment conditions established by this article are provided to workers whose involvement in heavy work, work with harmful and (or) dangerous working conditions is confirmed by the results of attestation of production facilities for working conditions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Based on the results of certification of production facilities according to the working conditions of the receiving party, increased job salaries (rates) or surcharges for employees of the sending party shall be established when concluding a contract for the provision of personnel services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In the event that the employer fails to certify the production facilities for labor conditions, and also for workplaces that are not subject to attestation, the wages of workers engaged in heavy work, work with harmful, dangerous working conditions are made according to the List of industries, workshops, professions and positions, a list of heavy work, work with harmful and (or) dangerous working conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The Article 105 as amended by the Law of the RK dated 19.12.2020 № 386-VI (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 28. Content of the employment contract</w:t>
-[...377 lines deleted...]
-      3. By agreement of the parties, other terms that are not inconsistent with the legislation of the Republic of Kazakhstan may be included in the employment contract.</w:t>
+        <w:t>Article 106. Hourly wage</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. The terms of the employment contract and (or) the act of the employer may establish hourly wages for work actually performed during part-time working day or part-time work, the application of joint employment, as well as for payment of temporary or one-time work. With a reduced working time for certain categories of employees provided for by this Code, hourly wages are established. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Remuneration for labor in the summarized recording of working hours is made for the actually worked-out working hours on the shift schedule (watch schedules). At the same time, wages are calculated on hourly tariff rate calculated on the basis of the tariff rate (official salary) and the monthly standard of working hours in accordance with the working time balance for the corresponding calendar year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 28 as amended by the Law of the Republic of Kazakhstan dated 01.07.2021 № 61-VII (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 27.06.2022 № 129-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 106 as amended by the Law of the Republic of Kazakhstan dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 29. The condition of non-competition</w:t>
-[...53 lines deleted...]
-      3. The list of posts and works, occupied or performed by employees with whom a non-competition agreement can be concluded is approved by the employer's act. </w:t>
+        <w:t>Article 107. Remuneration system</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Salary to an employee is established by an employment contract in accordance with the remuneration systems of the employer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The system of labor remuneration is determined by the terms of labor, collective contracts and (or) acts of the employer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. To increase the interest of employees in improving production efficiency and quality of work performed, the employer may introduce bonus schemes and other forms of labor incentives defined by the terms of the collective contract and (or) acts of the employer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The wage system should ensure a share of the basic wage of at least 75 percent in the wages of employees without taking into account one-time incentive payments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Conditions of remuneration determined by agreements, labor, collective contracts and acts of the employer may not be worsened in comparison with the conditions established by this Code and other normative legal acts of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 30. Term of employment contract</w:t>
-[...359 lines deleted...]
-      5. In the case of an employee who has reached the retirement age established by the Social Code of the Republic of Kazakhstan and who possesses a high level of professional competence and qualifications, the employment contract may be renewed annually, subject to the employee’s fitness for work, without the restriction specified in sub-paragraph 2) of paragraph 1, part five of this article.</w:t>
+        <w:t>Article 108. Overtime payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      With time-based pay, overtime work is paid at an increased rate under the terms of the labor or collective contracts and (or) the employer's act, but not lower than one and a half amount based on the daily (hourly) rate of the employee. In case of piecework remuneration, the extra payment for overtime work is made at a rate not less than fifty percent of the established daily (hourly) rate of the employee. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      By agreement of the parties, hours of rest are allowed for overtime work at the rate of not less than one hour of rest per one hour of overtime work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 109. Payment for work on holidays and weekends</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Payment for work on holidays and weekends is made in an increased amount in accordance with the terms of labor or collective contracts and (or) the employer's act, but not lower than one and a half amount based on the day (hour) rate of the employee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 110. Payment for night work</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Every hour of night work is paid in an increased amount according to the terms of the labor or collective contracts and (or) the employer's act, but not lower than in one and a half amount based on the daily (hourly) rate of the employee. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If night shift coincides with a holiday or weekend, remuneration shall be paid separately for night hours in accordance with Part one of this Article and for hours of holiday or weekend in accordance with Article 109 of this Code.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 30 as amended by the Laws of the Republic of Kazakhstan dated 06.04.2016 № 483-V (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 23.11.2015 № 414-V (shall be enforced from 01.01.2017); dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 01.07.2021 № 61-VII (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 30.12.2021 № 95-VII (shall be enforced ten calendar days after the date of its first official publication); dated 15.02.2023 № 199-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); № 295-VIII of 03.06.2026 (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. The Article 110 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 31. The age when conclusion of employment contract is allowed </w:t>
-[...107 lines deleted...]
-      3. In cases specified in this Article, paragraph 2, an employment contract must be signed with a minor by one of his legal representatives.</w:t>
+        <w:t>Article 111. Payment for labor when combining posts, expanding the service area and performing (replacing) the duties of a temporarily absent employee</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Workers performing in the same organization along with their main work, stipulated by the employment contract, the additional work for another or the same position or the duties of a temporarily absent employee without release from their basic work receive an additional payment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Additional work assigned to employees may be carried out through: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) combination of positions - the employee, along with his main job, as provided by the employment contract (job description), performs additional work for another vacant position; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) expansion of service areas - the employee, along with his / her main job, as stipulated in the employment contract (job description), performs additional work for a specified duration of a working day (shift);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) performance (replacement) of the duties of a temporarily absent employee - the employee, along with his / her main job, stipulated by the employment contract (job description), performs additional work for both the other and the same position. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      An additional payment to employees for the performance (replacement) of the duties of a temporarily absent employee is not made if the replacement of a temporarily absent employee is included in the duties of a replacement employee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. The amount of surcharges for combination of positions, the expansion of the service area or performance (replacement) of the duties of a temporarily absent employee are established by the employer in agreement with the employee on the basis of the volume of work performed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The employee shall have the right to refuse to perform additional work, and the employer - to cancel the order on its fulfillment, having notified the other party about this no later than three working days before the termination of additional work.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 31 as amended by the Law of the Republic of Kazakhstan dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+        <w:t>      Footnote. Article 111 as amended by the Law of the Republic of Kazakhstan dated 06.04.2016 № 483-V (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 01.07.2021 № 61-VII (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); № 277-VIII of 07.04.2026 (shall take force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 32. Documents required for conclusion of an employment contract</w:t>
-[...161 lines deleted...]
-      3. Upon the appointment of an individual to a civil service position involving the performance of functions equivalent to state functions, or to a position in a quasi-governmental sector entity, the employer shall request information regarding this person about the commission of a corruption crime by him through the digital systems of a state body that carries out, within the limits of its competence, activities in the field of state legal statistics and special records, or the web portal of the digital government.</w:t>
+        <w:t>Article 112. Payment of downtime</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The procedure for documentation of downtime and the terms of payment for downtime are determined by labor, collective agreements, if the procedure for documentation of downtime is not provided for in labor, collective agreements, then the beginning of downtime is documented by an act of the employer indicating the reason for downtime.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Payment for downtime for a reason that does not depend on the employer and the employee is set at an amount not lower than the minimum wage, by the fault of the employer – at least fifty percent of the average salary of the employee. Downtime caused by the fault of the employee is not subject to payment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. At the end of the downtime, the employer notifies the employee in advance of the date of going to work, the employee is obliged to start performing work duties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In case of absence of the employee at the workplace within the period specified in the notification, the employer has the right to bring the employee to disciplinary responsibility.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Note!</w:t>
+        <w:t>      Footnote. Article 112 is amended in accordance with the Law of the Republic of Kazakhstan dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 113. Procedure and terms of payment of wages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Salaries shall be fixed and paid in monetary form in the national currency of the Republic of Kazakhstan at least once a month no later than the first decade of the following month. The date of payment of salaries shall be provided for by labor, collective agreements. If the day of payment of salaries coincides with weekends or holidays, payment shall be made on the eve of them. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       2. When paying wages, the employer is obliged to notify each employee in written or electronic form on a monthly basis of the components of wages due to him for the relevant period, the amounts and grounds for the deductions made, including information on the deducted and transferred mandatory pension contributions, the amount payable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. In case of non-payment of wages by the employer in full and within the time limits established by labor and collective agreements, the employer is liable in accordance with the laws of the Republic of Kazakhstan. The employer pays the employee a debt and a penalty for the period of delay in payment. The amount of the penalty shall be calculated based on 1.25 times the base rate of the National Bank of the Republic of Kazakhstan on the day of fulfillment of obligations to pay salaries and shall be accrued for each overdue calendar day, starting from the next day when payments are to be made, and ending with the day of payment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. When the employment contract is terminated, the payment of amounts due to the employee from the employer is made not later than three working days after its termination. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In case of violation of the terms specified in the first part of this paragraph, the employer shall pay the employee the debt and penalty for the period of delay of payment. The amount of the penalty shall be calculated based on 1.25 times the base rate of the National Bank of the Republic of Kazakhstan on the day of fulfillment of obligations to pay the amounts due to the employee, and is accrued for each overdue calendar day, starting from the next day when payments are to be made, and ending with the day of payment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      The second part of paragraph 3 comes into force on 01.01.2027 in accordance with the Law of the Republic of Kazakhstan dated 03.01.2023 № 188-VII (the text is deleted).</w:t>
+        <w:t>      Footnote. The Article 113 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 02.01.2021 № 399-VI (shall enter into force from 16.12.2020).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...59 lines deleted...]
-      7. If the employee agrees that the employer keeps original documents or temporarily leaves them to perform the procedures established by the legislation of the Republic of Kazakhstan, the employer issues a written obligation to the employee to return the documents. </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 114. Calculation of the average salary of an employee</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Calculation of the average wage both for a five-day and a six-day workweek is made for actually worked time on the basis of the average daily (hourly) wage for the corresponding period, taking into account the established surcharges and allowances, bonuses and other incentive payments, which are of a permanent nature, provided for by the remuneration system. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       2. To calculate the average salary, the calculation period is the twelve calendar months preceding the event, to which the corresponding payment (payment) is related, in accordance with this Code. For employees who have worked less than twelve calendar months, the average wage is calculated for actually worked time. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       The collective contract may provide for other periods for calculating the average wage, if this does not worsen the situation of workers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       3. For all cases of calculating the average wage provided for by this Code, the authorized state body for labor establishes a uniform procedure for its calculating.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 115. Deductions from wages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Deductions from the employee's wages are made by court decision, and also in cases provided for by the laws of the Republic of Kazakhstan and this article of the Code. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Deductions from the employee's salary to pay off his debt to the organization in which he works may be made on the basis of an act of the employer with notification of the employee:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       1) for repayment of unspent and timely non-refunded amounts of money issued in connection with a business trip, as well as in case of failure to provide documents confirming expenses related to a business trip; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       2) in cases providing compensation to the employer for the costs associated with training the employee, if there is a training contract, in proportion to the unfinished working hours in the early termination of the employment contract; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       3) to reimburse the unearned advance paid to the employee against the future wages; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       4) in cases of postponing or recall of an employee from an annual paid leave, with the exception of paragraph 3 of article 95 of this Code; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       5) in other cases in presence of the written consent of the employee. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. When deducting from wages on several execution lists, as well as in cases provided for by the laws of the Republic of Kazakhstan and this article of the Code, the amount of monthly deduction may not exceed fifty percent of the wage due to an employee.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 32 as amended by the Law of the Republic of Kazakhstan dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 13.05.2020 № 327-VI (shall enter into force from 01.01.2021); dated 30.12.2020 № 393-VI (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 03.01.2023 № 188-VII (see Article 2 for the procedure for entry into force); dated 04.07.2023 № 15-VIII (effective sixty calendar days from the date of its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication); № 277-VIII of 07.04.2026 (shall take force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. The Article 115 as amended by the Law of the RK dated 01.07.2021 № 61-VII (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...145 lines deleted...]
-      Recognition of certain conditions of an employment contract as invalid does not entail invalidity of the employment contract as a whole.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> CHAPTER 9. PROFESSIONAL TRAINING, RETRAINING AND ADVANCED TRAINING</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 116. Concepts used in this chapter</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The following concepts are used in this chapter: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) advanced training - a form of vocational training that allows to maintain, expand, deepen and improve previously obtained professional knowledge, skills; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) dual training - a form of training that combines training in an education organization with compulsory periods of industrial training and professional internship in an enterprise (organization) with the provision of workplace and compensation payments to students with equal responsibility of the enterprise (organization), educational institution and student;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) dual training contract - a written agreement between the student, the enterprise (organization) providing the workplace for industrial training and professional internship, and the educational institution regulating the conditions and procedure for industrial training and professional internship;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) vocational training - a form of vocational training aimed at personality development to obtain new or changed professional skills necessary to perform a certain type of work; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) retraining - a form of vocational training that allows to master another profession or specialty;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) training contract - a written agreement between the employer and the trainee on the conditions of vocational training, retraining and advanced training;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1) industrial training - training aimed at theoretical knowledge acquisition, practical skills of students, on the basis of education organizations and (or) enterprises (organizations);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 33 as amended by the Law of the Republic of Kazakhstan dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 01.07.2021 № 61-VII (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+        <w:t>      7) excluded by the Law of the Republic of Kazakhstan dated 04.07.2023 № 15-VIII (effective sixty calendar days from the date of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Mentor - a qualified employee of enterprise (organization), with knowledge in technologies of production or services, managing industrial training and professional internship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The Article 116 as amended by the Law of the RK dated 04.07.2018 № 171-VI (shall enter into force from 01.01.2021); № 172-VІ dated 04.07.2018 (shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.07.2023 № 15-VIII (effective sixty calendar days from the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 34. Hiring procedure </w:t>
-[...17 lines deleted...]
-      Admission to work is documented by an employer's act issued on the basis of the concluded employment contract. </w:t>
+        <w:t>Article 117. Professional standards and qualifications system</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Article 117 is excluded by the Law of the Republic of Kazakhstan dated 04.07.2023 № 15-VIII (effective sixty calendar days from the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 35. Documents confirming the work activity of the employee </w:t>
-[...197 lines deleted...]
-      9) the court decision on the establishment of a legal fact confirming the existence of an employment relationship that has entered into legal force.</w:t>
+        <w:t>Article 118. Professional training, retraining, advanced training and recognition of professional qualifications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The title of Article 118 - as amended by the Law of the Republic of Kazakhstan dated 04.07.2023 № 15-VIII (effective sixty calendar days from the date of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The need and scope of professional training, retraining, advanced training and recognition of professional qualifications for the functioning and development of the organization are determined by the employer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 35 as amended by the Law of the Republic of Kazakhstan dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 08.01.2021 № 410-VI (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+        <w:t>      1-1. excluded by the Law of the Republic of Kazakhstan dated 04.07.2023 № 15-VIII (effective sixty calendar days from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-2. Recognition of professional qualifications in professions included in the register of professions is carried out in accredited centers for recognition of professional qualifications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The employer conducts vocational training, retraining and advanced training of employees or other persons who are not in labor relations (trainee) with him: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) directly in the organization (at the employer);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) in educational organizations implementing educational programs of technical and vocational, post-secondary, higher and postgraduate education;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) in other organizations that carry out vocational training, retraining and advanced training of personnel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Professional training, retraining, advanced training and recognition of professional qualifications of employees by the referral from the employer shall be carried out at the expense of the employer or other means not prohibited by the laws of the Republic of Kazakhstan, in accordance with contracts for training or provision of services for the recognition of professional qualifications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The training contract must contain:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) stating of a particular specialty, qualification acquired by student, and (or) name of qualification course;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) the rights and obligations of the employer and the trainee;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) the period of study and the period of practicing at the employer after completion of training;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) the procedure and cases of reimbursement to the employer of costs related to training, in proportion to the unfinished practicing period;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) guarantees and compensation payments related to training;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) responsibility of the parties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The training contract may contain other conditions determined by agreement of the parties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Employees undergoing vocational training, retraining, advanced training and recognition of professional qualifications, by agreement with the employer, may be released from work or perform work on a part-time basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. The agreement, collective and (or) employment contracts may provide for benefits, compensation payments and guarantees related to training and recognition of professional qualifications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. The employer assists educational organizations implementing educational programs of technical and vocational education, in training, retraining and advanced training of the staff. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Employers, in accordance with the legislation of the Republic of Kazakhstan on education shall provide places for professional internship, as well as industrial training, create safe conditions and fulfill the obligations provided by the contracts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 118 as amended by the Law of the Republic of Kazakhstan № 171-VI dated 04.07.2018 (shall be enforced upon expiry of ten calendar days after its first official publication); № 172-VІ dated 04.07.2018 (shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.07.2023 № 15-VIII (effective sixty calendar days from the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 36. Condition of probation period in employment contract </w:t>
-[...53 lines deleted...]
-      3. The probation period is suspended for the period when the employee was actually absent from office.</w:t>
+        <w:t>Article 119. Dual training</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Dual training shall be carried out in accordance with the dual training contract concluded on the basis of the form of a model contract on dual training, approved by the authorized agency for education.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      During the period of industrial training and professional internship, the rules of labor regulations shall be applied to the student.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      During the course of industrial training and professional internship, the student shall perform certain functional duties, which shall be counted in the student's work experience, and during this time compensation payments can be made.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Requirements on safety and labor protection shall apply to persons undergoing industrial training and professional internship. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      On the basis of a dual training contract, an enterprise (organization) shall assign a mentor to the students for managing of industrial training and professional internship.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 36 as amended by the Law of the Republic of Kazakhstan dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+        <w:t xml:space="preserve">      Footnote. Article 119 as amended by the Law of the Republic of Kazakhstan № 171-VI dated 04.07.2018 (shall be enforced upon expiry of ten calendar days after its first official publication); № 172-VІ dated 04.07.2018 (shall be enforced upon expiry of ten calendar days after its first official publication). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...37 lines deleted...]
-      2. If the probationary period has expired and the employer has not notified the termination of the employment contract, the employee shall be considered to have passed the probationary period.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 10. LIABILITY OF THE PARTIES TO THE EMPLOYMENT CONTRACT, EMPLOYEE OF THE SENDING PARTY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The title of the Article 10 as amended by the Law of the RK dated 19.12.2020 № 386-VI (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 120. Obligation of the party to an employment contract for compensation for damage (harm)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Material liability of a party to an employment contract for damage (harm) caused by it to the other party of the employment contract is for damage (harm) caused as a result of the guilty unlawful conduct (action or inaction) and causal relationship between the guilty unlawful conduct and the damage caused (harm), unless otherwise provided by this Code and other laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The party to the employment contract that caused damage (harm) to the other party shall reimburse it in accordance with this Code and other laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. The labor, collective contract can specify the material liability of the employee and the employer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Termination of an employment contract after infliction of damage (harm) does not entail the release of the party to the employment contract from the liability for compensation of the damage (harm) to the other party. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 121. Liability of the employer for damage caused to the employee by unlawful deprivation of opportunity to work</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. The employer is obliged to compensate the employee for not receiving his salary and other payments due to him in case of illegal transfer to another job, preventing the employee from working in the workplace, unilateral change of the terms of the employment contract, suspension from work, termination of the employment contract. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Additional cases of compensation by the employer of damage caused by unlawful deprivation of an employee of the opportunity to work may be established by the labor, collective contract. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 122. Liability of the employer for harm caused to life and (or) health of the employee </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. In case of causing harm to life and (or) health of an employee in connection with performance of his labor duties, the employer is obliged to compensate for harm in the amount and order, specified by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Damage specified in paragraph 1 of this article shall be compensated in full in the absence of employee’s insurance payments, except for the case provided for in paragraph 3 of this article. In the presence of insurance payments, the employer is obliged to compensate to employee the difference between the sum insured and the actual amount of damage. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. If the damage caused to the employee is related to establishment of the degree of professional disability for work from five to twenty-nine percent inclusive, the employer must compensate the employee for the lost wages and expenses caused by damage to his health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The amount of expenses caused by damage to health, reimbursed by the employer during the period of establishing the degree of disability may not exceed two hundred and fifty monthly calculation indicators established for the relevant fiscal year by the law on the republican budget, at the time of payment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Payment for reimbursement of expenses caused by damage to health shall be carried out on the basis of documents confirming these expenses submitted by the employee or the person who incurred these expenses. At the same time, expenses for medical care provided within the guaranteed volume of free medical care and in the system of compulsory social health insurance in accordance with the legislation of the Republic of Kazakhstan in the field of healthcare shall not be subject to compensation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 37 as amended by the Law of the Republic of Kazakhstan dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 01.07.2021 № 61-VII (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+        <w:t>      Footnote. Article 122 as amended by Law of the Republic of Kazakhstan № 80-VI dated 30.06.2017 (shall be enforced since 01.01.2020).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 38. Transfer of an employee to another job</w:t>
-[...132 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Article 123. Liability of the employee, employee of the sending party for causing damage to the employer or the receiving party</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The title of the Article 123 – in the wording of the Law of the RK dated 19.12.2020 № 386-VI (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Material liability of the employee, employee of the sending party for damage caused to the employer or the receiving party occurs in cases provided for by this Code, other regulatory legal acts of the Republic of Kazakhstan and acts of the employer or acts of the receiving party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The liability of the employee, the employee of the sending party for damage caused to the employer or the receiving party shall be excluded if the damage arose due to force majeure circumstances, as a result of which the proper performance of duties was impossible, or the extreme need for defense, as well as the failure of the employer or the receiving party to provide adequate conditions for the safety of property transferred to the employee, the employee of the sending party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The employee, the employee of the sending party shall be obliged to compensate for direct actual damage caused to the employer or the receiving party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Direct actual damage refers to a real decrease in the available property of the employer or the receiving party or a deterioration in the condition of given property (including the property of third parties held by the employer or the receiving party, if the employer or the receiving party is responsible for the safety of this property), as well as the need for the employer or the receiving party to make costs or excessive payments for the purchase or restoration of property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. It shall be unacceptable to hold the employee, the employee of the sending party responsible for such damage, which can be classified as a normal industrial and economic risk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. The employer or the receiving party shall be obliged to create the necessary conditions for the employees, employees of the sending party to ensure full safety of the property entrusted to them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The provision of this paragraph shall not apply to remote operation except for combined remote operation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. The list of positions and works occupied or performed by employees, employees of the sending party, with which a contract may be concluded on full individual or collective (joint) liability for the failure to ensure the safety of property and other values ​ ​ transferred to employees, employees of the sending party, as well as a model contract on full liability shall be approved by the employer's act or the act of the receiving party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Liability for the full amount of damage caused to the employer or the receiving party shall be borne by the employee, the employee of the sending party in the following cases:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) failure to ensure the safety of property and other valuables transferred to the employee, the employee of the sending party on the basis of a written agreement on assuming full liability;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) failure to ensure the safety of property and other valuables received by the employee, the employee of the sending party for a report on a one-time document;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) shortages, intentional destruction or intentional damage of materials, semi-finished products, products, including during their manufacture, as well as tools, measuring devices, special clothes and other items issued by the employer or the receiving party to the employee, the employee of the sending party for use;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) violation of the condition of non-competition, which caused damage to the employer or the receiving party;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) in other cases stipulated in labor, collective agreements or acts of the receiving party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The Article 123 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 19.12.2020 № 386-VI (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 01.07.2021 № 61-VII (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 06.04.2024 № 71-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...37 lines deleted...]
-      2. If the employee refuses to transfer to another place together with the employer or if there is an act certifying the employee's refusal to submit a written refusal to transfer to another place together with the employer, the employment contract with the employee shall be terminated on the basis provided for in Article 58, paragraph 1, subparagraph 1) of this Code.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> CHAPTER 11. GUARANTEES AND COMPENSATION PAYMENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 124. Guarantees when employees perform state or public duties</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The employer shall exempt the employees from performing their labor duties while they are involved in state or public duties in cases stipulated by the laws of the Republic of Kazakhstan, while retaining their place of work (position).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. For performance of state and public duties, the employee's salary is paid at the place of performance of the specified duties, but not below the average salary at the place of work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      For the performance of military duty during the period of conscription for military training, the employee's salary shall be paid at the place of performance of the specified duty in accordance with the Law of the Republic of Kazakhstan "On military service and the status of military personnel".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. For employees subject to conscription for military service or military training, during the period of undergoing a medical examination, their place of work (position) and wages at the place of work upon being called up to local military command bodies shall be retained, and during the period of undergoing military service by conscription (except for military service during mobilization, under martial law and in wartime) or military training, their place of work (position) shall be retained.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      An employee who retained his/her job (position) during the period of military service by conscription must, no later than one month from the date of exclusion from the lists of a military unit (institution) in connection with dismissal from military service, begin his/her work duties.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 39 as amended by the Law of the Republic of Kazakhstan dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 01.07.2021 № 61-VII (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+        <w:t>      Footnote. The Article 124 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 16.07.2025 № 211-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 40. Secondment of an employee </w:t>
-[...287 lines deleted...]
-      2) performance of works in case of idle (temporary suspension of work by the receiving party), implementation of bankruptcy procedure by the receiving party, introduction of part-time working conditions by the receiving party in order to preserve jobs in case of threat of dismissal of employees.</w:t>
+        <w:t>Article 124-1. Guarantee for the employees performing military service in the reserve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The employment position (job) of employees performing military service in the reserve shall be preserved during periods of participation in combat training sessions or assemblies, or assemblies held in response to crisis situations).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 40 in the wording of the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); amended by the Law of the RK dated 19.12.2020 № 386-VI (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+        <w:t>      Footnote. Chapter 11 was added Article 124-1 in accordance with the Law of the Republic of Kazakhstan dated 18.03.2025 № 175-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 41. Temporary transfer to another job in case of production necessity</w:t>
-[...35 lines deleted...]
-       In case of temporary transfer to the structural unit of the employer located in another locality, the employee receives compensation in the amounts provided for in Article 127 of this Code. </w:t>
+        <w:t>Article 124-2. Guarantees for employees participating as volunteer firefighters in activities to prevent and extinguish wildfires, as well as fires in organizations and populated areas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      An employee who participates as a volunteer firefighter in activities to prevent and extinguish wildfires, as well as fires in organizations and populated areas, shall retain his or her job (position) and average salary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 11 is supplemented by Article 124-2 in accordance with the Law of the Republic of Kazakhstan dated 24.06.2025 № 196-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 42. Temporary transfer to another job in case of downtime </w:t>
-[...35 lines deleted...]
-       2. In case of temporary transfer to another job in the event of a downtime, the employee is paid for the work performed.</w:t>
+        <w:t>Article 125. Safeguards for employees referred for a health examination</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Whilst undergoing health examinations, employees who are required to do so under the legislation of the Republic of Kazakhstan, an agreement or a collective agreement shall retain their job (position) and average wage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The time spent by an employee, who is required to undergo a pre-shift health examination under the legislation of the Republic of Kazakhstan, an agreement or a collective agreement, on undergoing such an examination shall be remunerated at a rate established by the collective agreement or by a decision of the employer, calculated based on the employee’s average daily (hourly) earnings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 125 as amended by Law of the Republic of Kazakhstan № 295-VIII of 03.06.2026 (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 43. Temporary reassignment for health reasons</w:t>
-[...35 lines deleted...]
-      2. If the employee refuses to temporarily transfer to another work not contraindicated for health reasons or if there is an act certifying the employee's refusal to submit a written refusal for temporary transfer on such grounds, the employment contract with the employee is terminated on the basis provided for in Article 58, paragraph 1, subparagraph 3) of this Code.</w:t>
+        <w:t>Article 126. Guarantees for employees who are donors</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      An employee, who is a donor, during the examination and donation of blood and its components, retain the place of work (position) and average salary, and other guarantees are provided in accordance with the legislation of the Republic of Kazakhstan in health care area.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 126-1. Guarantees for women with up to twelve weeks of pregnancy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      For pregnant women, the place of work (position) and average salary shall be retained for the period of examination and medical registration for pregnancy up to twelve weeks, as well as other guarantees shall be provided in accordance with the legislation of the Republic of Kazakhstan in the field of health.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 43 in the wording of the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); as amended by Law of the Republic of Kazakhstan № 295-VIII of 03.06.2026 (shall be put into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 11 as added by the Article 126-1 in accordance with the Law of the RK dated 07.07.2020 № 361-VI (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 44. Temporary transfer of pregnant women to another job</w:t>
-[...71 lines deleted...]
-      In case if a pregnant woman refuses to be transferred to another job offered by the employer, she shall be released from performance of the contra-indicated work without saving wages until the granting of maternity leave. </w:t>
+        <w:t>Article 126-2. Guarantees for employees who are donors of organs (parts of organs) and (or) tissues (parts of tissue) for transplantation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      An employee who shall be a donor of organs (parts of organs) and (or) tissues (parts of tissue) for transplantation, during the examination and removal of organs (parts of organs) and (or) tissues (parts of tissue), the place of work (position) and average salary are retained, as well as other guarantees are provided in accordance with the legislation of the Republic of Kazakhstan in the field of health.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 44 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+        <w:t>      Footnote. Chapter 11 as added by the Article 126-2 in accordance with the Law of the RK dated 07.07.2020 № 361-VI (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 45. Moving an employee to another workplace. Change of the name of the position (work)</w:t>
-[...35 lines deleted...]
-      2. The change in the name of the position (work) of the employee, the structural unit, the change in the management structure that does not entail changes in the working conditions for the employee, may be carried out by the employer without the consent of the employee. </w:t>
+        <w:t xml:space="preserve">Article 127. Guarantees and compensation payments for employees on business trips </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. For the duration of a business trip, the employee retains the place of work (position) and wages for working days falling on the days of the business trip.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Employees sent on business trips are paid:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) daily subsistence allowance for calendar days of business trips, including travel time;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) travel expenses to and from the place of destination;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) expenses for renting accommodation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Conditions and terms for sending employees on business trips are determined by labor, collective contracts or the employer's act. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      During remote work, the employee shall be sent on a business trip from the place of actual performance of labor duties, unless otherwise provided for by labor, collective agreements or an act of the employer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Sending employees under the age of eighteen, pregnant women, as well as employees with disabilities on a business trip is allowed, if such work is not prohibited to them for medical reasons. At the same time, these employees have the right to refuse to be sent on a business trip.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Employees with children under the age of three, employees caring for sick family members or raising children with disabilities may refuse to be sent on a business trip if, on the basis of a medical report, children with disabilities or sick family members need constant care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. The reimbursement of expenses for business trips at the expense of budget funds, including to foreign countries, shall be carried out in the manner determined by the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure for reimbursement of expenses for business trips at the expense of budget funds, including to foreign countries, shall be developed by the central authorized agency for budget planning.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 45 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+        <w:t>      Footnote. Article 127 as amended by the Law of the Republic of Kazakhstan № 112-VI dated 30.11.2017 (shall be enforced upon expiry of ten calendar days after its first official publication); dated 01.07.2021 № 61-VII (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 27.06.2022 № 129-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 46. Change in working conditions</w:t>
-[...71 lines deleted...]
-       In the event that the circumstances specified in paragraph 1 of this article may lead to a reduction in the staff number or staff of workers, the employer has the right to introduce a part-time work in order to save jobs.</w:t>
+        <w:t xml:space="preserve">Article 127-1. Guarantees for workers engaged in labor activity in ecological disaster and radiation risk zones </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Guarantees for employees engaged in labor activity in the zones of ecological disaster and radiation risk are established by the laws of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 46 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 01.07.2021 № 61-VII (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); № 295-VIII of 03.06.2026 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 11 is supplemented by Article 127-1 in accordance with the Law of the Republic of Kazakhstan № 483-V dated 06.04.2016 (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 47. Employment relations in case of amendments of the name, departmental affiliation of the employer, amendment of ownership shares (shares in authorized capital) of legal entity, reorganization of the employer - legal entity</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Article 127-2. Guarantees for employees, workers who participated in peacekeeping operation </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Guarantees for employees, workers who took part in peacekeeping operation are established by the laws of the Republic of Kazakhstan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      In cases of amendments in the name, departmental ownership of the employer, amendment of ownership shares (shares in the authorized capital) of a legal entity, reorganization of the employer - legal entity, employment relations with employees continue unchanged.</w:t>
+        <w:t>      Footnote. Chapter 11 is supplemented by Article 127-2 in accordance with the Law of the Republic of Kazakhstan № 483-V dated 06.04.2016 (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 127-3. Guarantees for employees engaged in jobs with harmful working conditions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Employees engaged in work with harmful working conditions, upon reaching the age of fifty-five and paying mandatory occupational pension contributions for them for a total of at least eighty-four months, subject to termination of their employment at work with harmful working conditions or transfer to another job that excludes the impact of harmful production factors, receive a professional payment at the expense of the employer's funds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The right to professional payment at the expense of the employer's funds arises from the date of application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The day of application for the implementation of professional payment at the expense of the employer is considered to be the day of registration of the application for termination of the employee's work activity in jobs with harmful working conditions or transfer to another job that excludes exposure to harmful production factors, or receipt of his/her consent to the implementation of professional payment at the expense of the employer through a proactive service in accordance with the Law of the Republic of Kazakhstan "On state and socially responsible services".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Professional payment at the expense of the employer's funds is carried out until the recipient of such payment reaches the retirement age established by Article 207 of the Social Code of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The amount of professional payment at the expense of the employer's funds on a monthly basis is one amount of the subsistence minimum established for the corresponding financial year by the law on the republican budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In the absence of a compulsory insurance policy covering an employee against accidents arising from the performance of their employment (official) duties, concluded pursuant to the Law of the Republic of Kazakhstan “On Compulsory Insurance of Employees against Accidents Arising from the Performance of their Employment (Official) Duties”, the occupational benefit, paid from the employer’s funds, shall be made pursuant to the procedure and on the terms stipulated by the legislation of the Republic of Kazakhstan on social protection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The absence of a compulsory accident insurance policy covering an employee whilst performing their employment (official) duties shall not exempt the employer from the liability established by the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Professional payment at the expense of the employer's funds is carried out taking into account the change in the amount of the subsistence minimum established for the corresponding financial year by the law on the republican budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The professional payments at the expense of the employer's funds are organized and paid through the State Corporation "Government for Citizens". In case of death of the recipient, professional payment at the expense of the employer's funds is made for the month of death inclusive, and in case of departure of the recipient of professional payment at the expense of the employer's funds for permanent residence outside the Republic of Kazakhstan – for the month of departure inclusive.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Payment for the services of the State Corporation "Government for Citizens" for the organization and implementation of professional payment at the expense of the employer is made at the expense of the authorized state labor body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. The procedure for implementation, suspension, resumption and termination of professional payments at the expense of the employer is determined by the authorized state labor body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The Article 47 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+        <w:t>      Footnote. Chapter 11 is supplemented by Article 127-3 in accordance with the Law of the Republic of Kazakhstan dated 21.12.2023 № 49-VIII (effective from 01.01.2024); as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 254-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); № 306-VIII of 11.06.2026 (shall come into force on 01.01.2027).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 48. Suspension from work</w:t>
-[...215 lines deleted...]
-      6. Salaries, social benefits on temporary incapacity for work and other payments provided for by the regulatory legal acts of the Republic of Kazakhstan, employment, collective agreements, acts of the employer or the act of the receiving party shall be retained by the employee, the employee of the sending party in case of their unlawful suspension by the employer or the receiving party from work.</w:t>
+        <w:t xml:space="preserve">Article 128. Compensatory payments when transferring an employee to another locality together with the employer </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. When transferring an employee to work in another locality together with the employer, the employer is obliged to reimburse to the employee for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) relocation of the employee and his family members;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) transportation of employee’s property and his family members.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Procedure and amount of compensation payments provided for in paragraph 1 of this article shall be determined by labor, collective contracts or the employer's act. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 129. Compensatory payments in connection with the use of personal property by the employee in the interests of the employer </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      By agreement of the parties, when using the employee's personal property in the interests of the employer and with his consent, the employer makes a compensation payment for the use, depreciation (amortization) of the instrument, personal transport, other technical means and the costs of their operation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 130. Compensation payments to employees in cases where their work takes place on the way or is of a traveling nature or is related to official trips within the areas served, settlements</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The title of the Article 130 in the wording of the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Employees, when their work takes place on the way or has a traveling character or is associated with official trips within the serviced areas, settlements, compensation payments are made for each day of being out of permanent residence in the manner established by the agreement, collective agreements, labor agreements and (or) an act of the employer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Employees whose permanent work shall take place on the way or has a traveling character or shall be associated with official trips within the serviced sections, settlements include employees of railway, river, sea, road transport, civil aviation, roads, gas distribution systems (including during trips within settlements), main pipelines, main communication lines and structures on them, radio relay lines and structures on them, overhead power transmission lines and structures on them, communication facilities, as well as employees serving sections of the State border of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. In the event that employees are on the move not all working days of the month, the payment is made in proportion to the actual number of days of travel to the place of work (operation) and back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The Article 48 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 19.12.2020 № 386-VI (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+        <w:t>      Footnote The Article 130 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 49. Grounds for termination of employment contract</w:t>
-[...179 lines deleted...]
-      9) violation of the terms of conclusion of the employment contract.</w:t>
+        <w:t xml:space="preserve">Article 131. Compensation payments in connection with loss of work </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The employer makes compensation payments in connection with the loss of work in the amount of the average monthly wage in the following cases:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       1) upon termination of the employment contract at the initiative of the employer in case of liquidation of the employer - legal entity or termination of the activity of the employer - individual;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       2) upon termination of the employment contract at the initiative of the employer in the event of reduction in the number or staff of employees;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       3) upon termination of the employment contract at the initiative of the employee in the event of failure of the employer to comply with the terms of the employment contract. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       2. The employer makes compensation payments in connection with the loss of work upon termination of the employment contract at the initiative of the employer in the event of a decrease in the production volume, work performed and services rendered, which caused worsening of the economic state of the employer, in the amount of the average salary for two months. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       3. The labor, collective contracts or the employer's act may provide for a higher amount of compensation for loss of work.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 50. Procedure for termination of an employment contract by agreement of the parties</w:t>
-[...71 lines deleted...]
-       The date of termination of the employment contract by agreement of the parties is determined by agreement between the employee and the employer.</w:t>
+        <w:t>Article 132. Procedure and conditions for payment of field allowance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Field allowance shall be paid to employees of geological exploration, topographic and geodetic survey, state forest management and nature conservation organizations, as well as forestry institutions, when performing work in field conditions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) outside a permanent place of residence without a daily return to a permanent place of residence;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) outside the permanent place of residence, but with a daily return to the site of the field organization, which is also not a permanent place of residence;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) outside the permanent place of residence through the organization of work on a rotational basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Procedure, terms of payment and the size of the field allowance, calculation of the time of work in the field conditions are established in agreements, collective, labor contracts and approved by the employer's act.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      3. Excluded by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+        <w:t>      Footnote. Article 132, as amended by the Law of the Republic of Kazakhstan dated June 26, 2025, № 198-VIII (shall come into effect on January 1, 2027).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 133. Payment of social benefits to employees for temporary disability at the expense of the employer's funds</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. The employer is obliged at the expense of his funds to pay a social allowance to employees for temporary disability. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The basis for the payment of social benefits for temporary incapacity for work shall be the lists of temporary incapacity for work issued in the manner determined by the authorized body in the field of health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Social benefits for temporary disability are paid to employees from the first day of disability until the day of restoration of work capacity or until disability is established in accordance with the legislation of the Republic of Kazakhstan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Social benefits for temporary disability are not paid:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) to the employee whose temporary disability occurred as a result of work-related injuries received in the course of a criminal offense, in the case of determination of guilt by a court verdict that has entered into legal force;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) during the period of compulsory treatment of the employee by court ruling (except for the mentally ill);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) during the time when the employee is under arrest and during the forensic medical examination in the case of determination of his guilt by a verdict or court order that entered into legal force;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) in case of temporary disability of the employee from diseases or industrial injuries caused by the use of alcohol, narcotic drugs, psychotropic substances, their analogues and precursors;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) for the days of temporary disability, falling within the paid annual work leave; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) for days of temporary incapacity for work, which fall on leave without pay;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) for days of temporary incapacity to work, which fall on leave without maintaining the salary for the care of the child until he reaches the age of three years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. The amount of social benefits for temporary disability of employees, with the exception of working veterans of the Great Patriotic War, veterans equated by benefits with veterans of the Great Patriotic War and veterans of military operations on the territory of other states, is determined by multiplying his average daily earnings by the number of working days falling during the period of temporary disability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The amount of the average daily earnings of an employee is determined from the calculation of his average salary calculated in accordance with paragraph 3 of Article 114 of this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If temporary disability begins in the previous year and ends in the current year, then the amount of social benefits for temporary disability and the monthly limit of its size are determined using the monthly calculation index for the previous and current years separately and the amounts received are summed up.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The amount of social benefits for temporary disability paid for one month may not exceed twenty-five times the monthly calculation index for the corresponding year, with the exception of the amount of benefits paid to employees in connection with labor injury or occupational disease, working veterans of the Great Patriotic War, veterans equated with benefits to veterans of the Great Patriotic War and combat veterans on the territory of other states, as well as to the personnel of the diplomatic service, receiving the allowance in foreign currency during the period of stay abroad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The amount of social benefits for temporary disability to working veterans of the Great Patriotic War, veterans equated by benefits with veterans of the Great Patriotic War and veterans of combat operations on the territory of other states, is one hundred percent of wages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The amount of social benefits for temporary disability paid in connection with an employee's labor injury or occupational disease is one hundred percent of the average salary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The amount of social benefits for temporary disability paid to the staff of the diplomatic service in foreign currency during their stay abroad is one hundred percent of the average salary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The procedure for the appointment and payment of social benefits for temporary disability is determined by the authorized state body on labor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Employers have the right to establish additional payments to employees in addition to the amounts of social benefits for temporary disability established by paragraph 4-1 of this article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The Article 50 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+        <w:t>      Footnote. Article 133 as amended by the Law of the Republic of Kazakhstan № 165-VI dated 02.07.2018 (shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...73 lines deleted...]
-      4. The expiry date of the employment contract concluded during the replacement of the temporarily absent employee shall be the day of the employee's employment, after which the place of work (position) has been retained, or the date of termination of the employment contract with the employee, after which the place of work (position) has been retained.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> CHAPTER 12. SPECIFICS OF LABOR REGULATION OF INDIVIDUAL CATEGORIES</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>OF EMPLOYEES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 134. Seasonal works</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Seasonal works are the works that due to climatic or other environmental conditions are performed during a certain period (season), but not more than one year. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The employment contract should specify the condition for concluding a contract for seasonal work and a certain period of its implementation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. At the conclusion of an employment contract for seasonal work, the probationary period for the purpose of verifying the employee's compliance with the work assigned to him is not established. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. An employment contract with employees engaged in seasonal work, in addition to the grounds provided for in Article 52 of this Code, may be terminated at the initiative of the employer in the following cases: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) suspension of work at the employer for a period of more than two weeks for production reasons; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) absence of an employee for work for one month in a row due to temporary disability. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. An employee engaged in seasonal work shall have the right to terminate the employment contract on his own initiative, having notified the employer of these seven calendar days. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. The employer shall be obliged to notify the employee engaged in seasonal work about the upcoming termination of the employment contract on the grounds stipulated by Article 52, paragraphs 1, subparagraph 1) and 2) of this Code within seven calendar days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Upon termination of an employment contract with an employee engaged in seasonal work, the employer shall make a compensation payment for the unused leave in proportion to the time worked.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Upon termination of an employment contract with an employee engaged in seasonal work, on the grounds provided for by subparagraphs 1) and 2) of paragraph 1 of Article 52 of this Code, compensation is paid in the amount of a two-week average salary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The Article 51 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); № 295-VIII of 03.06.2026 (shall be enacted upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote The Article 134 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 01.07.2021 № 61-VII (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 52. Grounds for termination of an employment contract at the initiative of the employer</w:t>
-[...575 lines deleted...]
-      2) committing a corruption crime by an employee of the quasi-public sector.</w:t>
+        <w:t>Article 135. Rotational work</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Rotational work is a special form of the labor process outside the place of permanent residence of workers, when their daily return to their permanent place of residence cannot be ensured. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The employer shall be obliged to provide employees working on a shift basis while they are at the site of work with housing and organize their food for life, delivery from the collection point to the place of work and vice versa, as well as conditions for work and interchange rest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The employer shall determine the procedure for the application of the shift method of work, as well as provide the necessary conditions for the employee's stay at the object of work and in places specially equipped for living (watch camps), in accordance with the labor, collective agreements and (or) the provision on the shift method of work approved by the employer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The employee shall be obliged, while on duty, to observe the procedure established by the employer at the object of work and in places specially equipped for living (shift villages).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Employees who have not reached the age of eighteen, pregnant women with a pregnancy period of twelve weeks or more, who have provided a pregnancy certificate, persons with disabilities of the first category from the date of providing a medical report are not allowed to work performed on a shift basis. Other employees may be involved in work performed on a shift basis, if such work is not contraindicated to them on the basis of medical reports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. A watch is considered to be a period, including the time of performance of work at the facility and the time between inter-shift holidays. The duration of the watch may not exceed fifteen calendar days. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      With the written consent of the employee, the duration of the watch can be increased to thirty calendar days in accordance with collective, labor contracts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      For crew members of marine vessels with the consent of the employee, the duration of the watch can be increased to one hundred and twenty calendar days. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      During the introduction of a state of emergency or martial law, the declaration of an emergency, as well as for the prevention of emergencies, natural disasters or industrial accidents or the immediate elimination of their consequences or the introduction of other restrictive measures, including quarantine, by decision of state bodies or their officials, as well as in other exceptional cases that endanger life or health of employees, the employer has the right, by an act of the employer, to increase the duration of the watch until the above cases are eliminated in compliance with the established working time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. When working on a watch basis, a cumulative accounting of working time for a quarter or other longer period is established, but not more than one calendar year, or the period of performance of certain work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      For the time of replacement of a temporarily absent employee working by the shift method, it shall be allowed to change the working time mode (from a five-day or six-day working week) according to the agreement of the parties to the labor contract for work by the shift method, and then provide the employee with days (hours) of rest for the processed hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Working hours and rest time within the accounting period are approved by the rotational work schedule (watch schedule). The accounting period covers working hours, rest time, travel time from the employer's location or from the point of collection to the place of work and back, as well as other periods falling on this calendar period of time. At that, the total length of working time for the accounting period should not exceed the norm established by this Code. The employer is obliged to keep a record of the working time and rest time of each employee working on a rotational basis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Travel time from the employer's location or from the point of collection to the place of work and back is not included in the working hours. With a working shift of more than eight hours, the break for rest and eating is set for at least one hour. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Payment for the work of employees working on rotational basis at night, weekends and holidays, is made not later than the date of payment of wages for the worked month, provided for by labor, collective contracts. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Note!</w:t>
+        <w:t>      Footnote The Article 135 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 27.06.2022 № 129-VII (shall be enforced ten calendar days after the date of its first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 136. Household worker </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Household workers are recognized as workers who perform works (render services) at the employers - individuals in the household, which is managed by one or more family members if the works (services) are performed (rendered) not for the purpose of generating income by the employer and / or for the employer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       2. Issuance of an act on employment or termination of employment with a household worker and introduction of information about his work in the work book by the employer is not carried out. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The terms of notification of termination (suspension) of an employment contract with a domestic worker, as well as cases and amounts of compensation for loss of work shall be established by the employment contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Individual labor disputes between a household worker and an employer are resolved by agreement of the parties and (or) in court. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Paragraph 1-1 is provided to be supplemented with subparagraph 3) in accordance with the Law of the Republic of Kazakhstan dated 03.01.2023 № 188-VII (shall be enforced from 01.01.2027).</w:t>
+        <w:t>      Footnote The Article 135 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 01.07.2021 № 61-VII (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      2. An employment contract on part-time employment may be terminated at the initiative of the employer in the event of conclusion of an employment contract with the employee for whom this work will be the main one. </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 137. Homeworker</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Homeworkers are those who have concluded an employment contract with the employer about doing work at home with their personal labor, using their materials and equipment, tools and devices or allocated by the employer or purchased at the expense of the employer's funds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The employee's performance of work at home can be established both at the conclusion of the employment contract, and during the term of the employment contract by introduction of appropriate changes in the employment contract. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. In the employment contract for performance of work at home, the following conditions must be provided:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) performance of works using equipment, materials, tools and devices owned by the employee or allocated by the employer or purchased at the expense of the employer;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) the procedure and terms of providing the employee with raw materials, materials, semi-finished products, necessary for performance of work; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) compensatory and other payments to the employee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 137-1. Procedure for the provision of personnel services</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The sending party shall conclude an employment contract or supplementary agreement to the employment contract and shall send the employees to the receiving party to perform the employment functions defined by their employment contracts for the benefit, under the management and control of the receiving party. The guiding party shall be the employer for the employees of the guiding party and shall have the rights and obligations provided for in this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Sending an employee of the sending party to the receiving party is allowed after the employee and the sending party signs an employment contract or an additional agreement to the employment contract indicating the place of work performed by the receiving party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Sending the employee of the sending party to the receiving party to perform heavy work, work with harmful and (or) hazardous working conditions shall be allowed provided that there are results of certification of production facilities according to the working conditions of the receiving side, as well as familiarization of the employee of the sending party with such results at his workplace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In the event that the sending party shall carry out activities within the framework of the contract for the provision of personnel services, the professional risk class of the sent employee must comply with the requirements of the Law of the Republic of Kazakhstan "On compulsory insurance of the employee against accidents in the performance of labor (official) duties." The sending party shall not be entitled to send, and the receiving party shall not have the right to admit to the workplace of the employee of the sending party, uninsured under compulsory accident insurance of the employee during the performance of labor (official) duties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If this Code and other laws of the Republic of Kazakhstan establish prohibitions and restrictions on employment in the receiving party, then these prohibitions and restrictions apply to the employee of the sending party sent to the receiving party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. It shall be allowed to send the employees of the guide side to the receiving side in the following cases:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) to perform work in the household of individuals;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) for the duration of certain work;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) during replacement of a temporarily absent employee;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) for the duration of seasonal work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The date of completion of the work by the employee of the sending party at the receiving party shall be the day indicated in the notification sent by the receiving party to the sending party, on the expiration of the period of attraction of employees of the sending party by the receiving party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. It shall not be allowed to send the employees of the sending party to the receiving party to perform the work in the following cases:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) replacement of employees participating in the strike in accordance with the procedure established by the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) replacement of employees who refused to perform work in cases and procedures established by the labor legislation of the Republic of Kazakhstan, with the exception of deterioration of the health of the employee;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) downtime, bankruptcy proceedings, introduction of a part-time regime in order to preserve jobs in case of threat of dismissal of employees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. The conditions and procedure for the performance of work by the employees of the sending party shall be determined by the contract for the provision of personnel services, which is concluded between the sending and receiving parties in accordance with the civil legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The provisions of the contract for the provision of personnel services that aggravate the situation of employees of the sending party compared to the labor legislation of the Republic of Kazakhstan shall be recognized invalid and shall not be subject to application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. The receiving party shall be obliged to respect the rights of the workers of the sending party in regulating the regime of work and rest provided for by the labor legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. It shall be prohibited for the receiving party to discriminate against the workers of the sending party when concluding a contract for the provision of personnel services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. The employee of the sending party shall have the right to refuse to perform work in the event of a situation that poses a threat to his health or life, with the notification of this to the representative of the receiving party and the representative of the employer, and also has other rights and bears the obligations provided for in this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. The receiving party shall have the right to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) require the employees of the sending party to comply with the terms of the employment contract, the labor regulations and other acts of the receiving party;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) encourage the employees of the sending party in the manner prescribed by the act of the receiving party;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) compensate for damage caused by the employee of the sending party in the performance of labor duties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. The receiving party shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) familiarize the employee of the sending party with the rules of labor regulations, other acts of the receiving party that shall be directly related to work (labor function);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) provide workers of the sending party with production and household conditions in accordance with the labor legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) provide the employees of the sending party with equipment, tools, technical documentation and other means necessary for the performance of labor duties at their own expense;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) suspend work if its continuation poses a threat to the life and health of the employee of the sending party and other persons;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) notify the employee of the sending party about harmful and/or hazardous working conditions and the possibility of occupational disease;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) take measures to prevent risks at workplaces and technological processes, carry out preventive work taking into account production and scientific and technological progress;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) keep records of working time, including overtime work, work on weekends and holidays, in harmful and (or) hazardous working conditions, in hard work performed by each employee of the sending party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. In case of violation of employment discipline by the employee of the directing party, the receiving party shall notify the directing party within five working days from the date of detection of the fact in order to decide whether to bring him to disciplinary liability in accordance with the employment legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Material liability of the employee of the sending party for damage caused to the receiving party occurs in cases provided for in Article 123 of this Code, regulatory legal acts of the Republic of Kazakhstan, as well as an employment contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. The employment relations of the workers of the sending party shall be carried out in accordance with this Code, the Laws of the Republic of Kazakhstan and the employment contract.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 52 as amended by the Law of the Republic of Kazakhstan dated 06.04.2016 № 483-V (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 134-VI dated 10.01.2018 (shall be enforced upon expiry of six months after its first official publication); dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 30.12.2020 № 393-VI (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 02.01.2021 № 405-VI (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); № 277-VIII of 07.04.2026 (shall become effective upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 12 as added by the Article 137-1 in accordance with the Law by of the RK dated 19.12.2020 № 386-VI (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 03.01.2023 № 188-VII (shall be enforced sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 53. Procedure for termination of an employment contract at the initiative of the employer</w:t>
-[...413 lines deleted...]
-      2) The decision of the court that has entered into force or the decision of the prosecution body approved by the prosecutor on the termination of a criminal case on the basis of Article 36, part one, paragraphs 3), 4), 9), 10) and 12) of the Code of Criminal Procedure of the Republic of Kazakhstan.</w:t>
+        <w:t>Article 138. Remote operation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Remote work shall be established both upon conclusion of the employment contract and during the term of the employment contract, with the introduction of appropriate amendments and additions to the employment contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      For employees performing official (job-related) duties without concluding an employment contract, whose work is regulated by this Code with the specifics stipulated by special laws of the Republic of Kazakhstan and other regulatory legal acts of the Republic of Kazakhstan, including those in military service, employees of special state and law enforcement agencies, civil defense agencies, civil servants, the procedure and timing of remote work, provision of the equipment necessary for the performance of work duties, digital facilities in accordance with the digital legislation of the Republic of Kazakhstan, communication services and other means, reimbursement of expenses shall be determined by the act of the employer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. At the initiative of the employee or employer, by agreement of the parties, remote work or combined remote work can be established.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. During the imposition of a state of emergency or martial law, the declaration of a state of emergency, or the introduction of other restrictive measures, including quarantine, by decision of state bodies or their officials, as well as in other exceptional cases that pose a threat to the life or health of employees, the employer has the right, by an employer's act, to temporarily establish remote work or combined remote work, stating the reasons, until the above-mentioned cases are eliminated. In this case, the provision of employees with the equipment necessary to perform their work duties, digital assets in accordance with the digital legislation of the Republic of Kazakhstan, communication services and other means, as well as the reimbursement of expenses, shall be determined by the employer's act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The employer's act must necessarily contain:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the basis for the temporary establishment of remote work and/or combined remote work;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) a list of employees for whom remote work and/or combined remote work has been temporarily established;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) the period of remote work and/or combined remote work, not exceeding the date of elimination of the case that served as the basis for the temporary establishment of remote work and/or combined remote work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The employer and host party shall provide the employee with the necessary equipment, digital assets in accordance with the digital legislation of the Republic of Kazakhstan, communication services, and other means to perform their work duties. The employer shall bear the costs of their installation and maintenance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The employee shall be obligated to use the equipment, digital assets, in accordance with the digital legislation of the Republic of Kazakhstan, communication services, and other means provided by the employer and host party while performing their work duties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In cases where an employee uses their own equipment, digital objects in accordance with the digital legislation of the Republic of Kazakhstan, and other means to perform their work duties, and also incurs expenses for communication services, the employer shall pay compensation, the amount, procedure, and term of payment of which shall be established by agreement with the employee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      By agreement of the parties, an employee engaged in remote work may be reimbursed for other justified expenses, including the cost of electricity, associated with the performance of work for the employer or the host party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. For employees engaged in remote work, a fixed recording of working hours shall be established, subject to the restrictions of daily working hours, the characteristics of control over which shall be determined in the employment contract or in the act of the employer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The employee within working hours must be in the availability mode for communication with the employer receiving the party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The employer, the receiving party shall not be entitled to demand that the employee be in the mode of accessibility outside working hours, except in the cases provided for in Article 77, paragraph 2, and Article 86 of this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If it is necessary to perform remote work outside the established working time, the employee may be employed only with his written consent with payment in an increased amount in accordance with Articles 108, 109 and 110 of this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In remote work, when the performance of work cannot be recorded by the employer receiving the specific time, the working time is noted in the document on recording working time as the fulfillment of the scope of work established by the labor contract, the act of the employer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      By agreement of the parties to the employment contract, a flexible working time regime may be established for employees employed in remote work in accordance with Article 74 of this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Salaries for remote work shall be paid in full in the performance of the scope of work determined by the employment contract and the act of the employer, depending on the qualification of the employee, the complexity and quality of the work performed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. To ensure the safety and health of employees during the period of their remote work, the employer shall fulfill the obligations provided for in subparagraphs 2), 3), 8), 10), 11), 14), 16) and 17) of paragraph 2 of Article 182 of this Code, the receiving party shall fulfill the obligations provided for in subparagraphs 3), 8), 9) and 10) of paragraph 2 of Article 182-1 of this Code, and the employer or receiving party shall develop and issue an act of the employer, an act of the receiving party with requirements for safety and health when working with equipment, digital objects in accordance with the digital legislation of the Republic of Kazakhstan and other means.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Other obligations of the employer and the host party to ensure occupational safety and health, established by this Code, shall not apply to employees during the period of remote work, unless otherwise provided in the employment or collective agreement, the employer's act, or the host party's act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. In order to protect official, commercial or other legally protected secrets that have become known to the employee in the process of remote work, in the employment contract or act of the employer, the act of the receiving party provides for a condition on the preservation and non-disclosure of this information of the employer, information of the receiving party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. The employment relations of employees engaged in remote work shall be carried out in accordance with this Code, taking into account the peculiarities established by this Article, the employment contract, and the employer's act.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Note!</w:t>
+        <w:t>      Footnote. The Article 138 in the wording f the Law of the RK dated 01.07.2021 № 61-VII (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); as amended by the Law of the Republic of Kazakhstan dated 24.06.2025 № 196-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 139. Civil service </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Admission to the civil service is carried out in the order of appointment or by competition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure for accepting persons to positions related to the performance of managerial functions in state legal entities and for their employment activities shall be determined by the authorized body for civil service in agreement with the Office of the Government of the Republic of Kazakhstan, except for the first heads of certain state legal entities in the fields of education and culture, who are appointed to and dismissed from office by the President of the Republic of Kazakhstan, as well as the first head of a state physical culture and sports organization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The competition is organized and conducted by a state institution, a state-owned enterprise that has a vacant position. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The volunteer activity of a candidate is taken into account when entering the civil service, taking into account his personal abilities and professional training in accordance with the procedure established by the legislation of the Republic of Kazakhstan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Recruitment for the civil service shall be effected by concluding an employment contract and issuing an employer's act subject to the prohibitions and restrictions on concluding an employment contract and the employment, stipulated by this Code and other laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Article 53 is provided to be supplemented with paragraph 13 in accordance with the Law of the Republic of Kazakhstan dated 03.01.2023 № 188-VII (effective from 01.01.2027).</w:t>
+        <w:t>      4. Excluded by the Law of the Republic of Kazakhstan dated 12.06.2026 No. 311-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Development and approval of the register of civil servants' posts are carried out by the authorized state bodies of the relevant areas of activity in coordination with the authorized state body for labor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. A civil servant shall not be entitled to: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) use the means of material, technical, financial and information support, other state property and official information for non-official purposes; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) participate in activities that impede the normal functioning of the civil service and performance of official duties; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) use the official position for purposes other than civil service;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) disclose information that became known during the period of civil service, constituting state secrets, official and other secret protected by law. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Procedure and conditions for attestation of civil servants are determined by the authorized state body of the relevant field of activity. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. A civil servant, upon his written application, may be transferred to work in another state institution, a state enterprise upon agreement between the heads of the relevant organizations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Payment for labor of civil servants, maintained at the expense of the state budget, is determined by the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      For specialists in the field of health care, social security, education, culture, archival affairs, sports, veterinary science, forestry and specially protected natural areas, who are civil servants and work in rural areas, by decision of local representative bodies, at the expense of budgetary funds, official salaries and tariff rates shall be established that are not less than twenty-five percent higher than the salaries and rates of civil servants engaged in these types of activities in urban areas, unless otherwise established by the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      List of positions of specialists in the field of health care, social security, education, culture, archival affairs, sports, veterinary science, forestry and specially protected natural areas, who are civil servants and work in rural areas, shall be determined by the local executive body in agreement with the local representative body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Civil servants maintained at the expense of the state budget are provided with a basic paid annual leave for not less than thirty calendar days with payment of allowance for health rehabilitation in the amount of the official salary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Allowance for health rehabilitation for civil servants is paid once a calendar year when providing the paid annual labor leave. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 53 as amended by the Law of the Republic of Kazakhstan dated 06.04.2016 № 483-V (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 147-VІ dated 16.04.2018 (shall be enforced upon expiry of ten calendar days after its first official publication); № 165-VI dated 02.07.2018 (shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 30.12.2020 № 393-VI (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 01.07.2021 № 61-VII (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 15.02.2023 № 199-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023).</w:t>
+        <w:t>      Footnote. Article 139 as amended by the Law of the Republic of Kazakhstan dated 15.06.2017 № 73-VI (shall be enforced from 01.01.2019); dated 04.07.2022 № 134-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 03.01.2023 № 188-VII (see Article 2 for the procedure for entry into force); dated 30.12.2025 № 248-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 19.05.2026 № 291-VIII (effective from 01.07.2026); dated 12.06.2026 No. 311-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 54. Limitation of possibility of termination of an employment contract at the initiative of the employer </w:t>
-[...35 lines deleted...]
-      2. Termination of an employment contract at the employer’s initiative on the grounds set forth in sub-paragraphs 2) and 3) of paragraph 1 of Article 52 hereof shall be prohibited in the case of pregnant women who have provided the employer with a certificate of pregnancy, women with children under the age of three, single parents raising a child under the age of fourteen (or a child with a disability under the age of eighteen), and other persons raising children in the aforementioned categories without a parent.</w:t>
+        <w:t>Article 139-1. Regulation of the labour of employees who are not civil servants and who carry out environmental protection activities and forest conservation activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The work of employees who are not civil servants and who carry out environmental protection activities and forest protection activities shall be regulated by this Code, with the specifics stipulated by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Employees engaged in environmental protection activities and forest protection activities, working in rural areas, shall be granted salaries and wage rates that are at least twenty-five percent higher than the salaries and rates of employees engaged in these types of activities in urban areas, unless otherwise established by the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The list of positions of employees who are not civil servants in the field of forestry and specially protected natural areas, working in rural areas, shall be determined by the authorized state body for labour, the authorized body in the field of forestry and specially protected natural areas, in agreement with the central authorized body for budget planning.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 54 as amended by the Law of the RK dated 30.12.2020 № 393-VI (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 27.06.2022 № 129-VII (shall be enforced ten calendar days after the date of its first official publication); № 277-VIII of 07.04.2026 (shall take effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 12 has been supplemented with Article 139-1 in accordance with the Law of the Republic of Kazakhstan dated June 26, 2025, № 198-VIII (shall come into effect on January 1, 2027).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 55. Ground and procedure for termination of an employment contract in connection with transfer of an employee to another legal entity</w:t>
-[...107 lines deleted...]
-      2. The grounds for termination of the employment contract are a written application of the employee and a written confirmation of the employment from another legal entity. The date of termination of the employment contract is determined by agreement of the parties.</w:t>
+        <w:t>Article 140. Specifics of regulating employment of the head of the executive body of a legal entity and other members of the collegial executive body of a legal entity, and also employees of the internal audit service, the anti‑corruption compliance service, and the corporate secretary</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The title of the Article 140 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 12.06.2026 No. 311-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The conclusion and termination of an employment contract, the procedure and conditions for remuneration, bringing to material and disciplinary liability, suspension from work of the head of a legal entity’s executive body, members of the collegial executive body, as well as employees of the internal audit service, anti-corruption compliance service and corporate secretary shall be carried out in accordance with this Code, other regulatory legal acts of the Republic of Kazakhstan, documents, approved by the founders, the owner of the legal entity’s property or the authorized founders, the owner of the entity (body) or the authorized body of a legal entity, regulations on the executive body, the internal audit service, the anti-corruption compliance service, the corporate secretary of a legal entity and the employment contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       2. In the event that the sole founder (participant, shareholder) is the sole executive body of the legal entity, the employment contract is not concluded. Labor relations are documented by the employer's act on employment, which must include the labor function, the term of employment, the date of commencement of work, the place of performance of work, as well as the amount and other terms of payment for labor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In case of amendments in the composition of founders (participants, shareholders) with the head of the executive body, members of the collegial executive body of the legal entity, a new employment contract shall be concluded or labor relations with them shall be terminated on the basis of the decision of the founders, the owner of the property of the legal entity or authorized by the founders, the owner of the person (body) or the authorized body of the legal entity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. In the event of the appointment (election, confirmation in the position) of the head of the legal entity’s executive body, members of the collegial executive body, as well as employees of the internal audit service, the anti-corruption compliance service and the corporate secretary for a new term, the employment contract shall be amended accordingly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       4. The employer's act on accepting and terminating the employment contract is signed by a person authorized by the decision of the founders, the owner of the property of the legal entity or authorized by the founders, the owner of the person (body) or the authorized body of the legal entity or documents approved by them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Disciplinary action against the head and other members of the collegial executive body of the legal entity, employees of the internal audit service, the anti-corruption compliance service and the corporate secretary shall be imposed immediately upon the discovery of a disciplinary offense, but no later than two months from the date of its discovery.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure for applying disciplinary sanctions to the head and other members of the collegial executive body of the legal entity, employees of the internal audit service, the anti-corruption compliance service and the corporate secretary shall be established by an act of the employer, approved by a decision of the founders, the owner of the property of the legal entity or an authorized person (body) by the founders, the legal entity’s owner or authorized body with regard to the specifics of the legislation of the Republic of Kazakhstan and the constituent documents of the legal entity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. The specifics of labor regulation of the head of the executive body of the legal entity provided for by this Code extend to the sole executive body of the legal entity, as well as to other members of the collegial executive body of the legal entity. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 55 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+        <w:t>      Footnote. Article 140 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 12.06.2026 No. 311-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 56. Procedure for termination of an employment contract at the initiative of the employee </w:t>
-[...125 lines deleted...]
-      The employer must take all reasonable steps to ensure that the handover of assets (documentation) to the persons responsible for them takes place within the notification period.</w:t>
+        <w:t>Article 141. Regulation of the work of employees in the field of civil and experimental aviation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The work of employees in the field of civil and experimental aviation is regulated by this Code with the features provided for by the Law of the Republic of Kazakhstan "On the use of airspace of the Republic of Kazakhstan and aviation activities", which establishes for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) aviation personnel directly related to flight safety, including air traffic services, special standards for the duration of working hours and rest time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Such special standards may also be provided for by other regulatory legal acts of the Republic of Kazakhstan, taking into account international standards and regulations in the field of civil and experimental aviation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) aviation personnel and other employees who report or are mentioned in reports on aviation events, special rules for bringing to disciplinary and (or) material responsibility;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) aviation inspectors of the authorized organization in the field of civil aviation - special standards providing for restrictions and types of disciplinary penalties.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 56 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 01.07.2021 № 61-VII (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); № 295-VIII of 03.06.2026 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 141 as amended by the Law of the Republic of Kazakhstan dated 29.12.2022 № 174-VII (shall be enforced sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 57. Grounds for termination of employment contract for circumstances beyond the control of the parties</w:t>
-[...143 lines deleted...]
-      2. The date of termination of the employment contract on the grounds specified in subparagraphs 2), 3) and 4) of paragraph 1 of this article is the date of entry into legal force of the sentence or decision of the court, the date of death of the employee or employer - an individual. </w:t>
+        <w:t xml:space="preserve">Article 142. Regulation of labor of employees relating to crew members of marine vessels (onboard personnel) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The labor of employees related to the members of the crews of marine vessels (onboard personnel) is regulated by this Code with the peculiarities, stipulated by the Law of the Republic of Kazakhstan "On Merchant Shipping" and other normative acts of the Republic of Kazakhstan establishing the specifics of regulation of labor, wages, working hours and rest time of crew members of marine vessels (onboard personnel).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 143. Regulation of labor of civil servants, contract employees in state bodies, deputies of Parliament and maslikhats, judges of the Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The work of civil servants, contract employees in state bodies, deputies of Parliament and maslikhats, judges of the Republic of Kazakhstan is regulated by this Code with the features provided for by the laws of the Republic of Kazakhstan and other regulatory legal acts of the Republic of Kazakhstan, establishing special conditions and procedure for entering the service, its passage and termination, special working conditions, conditions of remuneration, as well as additional benefits, advantages and limitations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 57 as amended by the Article 204 of the Labour code of the Republic of Kazakhstan dated 23.11.2015 № 414-V (shall be enforced from 01.01.2017); as amended by the Law of the Republic of Kazakhstan dated 13.06.2017 № 69-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication); dated 16.05.2024 № 82-VIII (effective ten calendar days after the date of its first official publication); dated 24.06.2025 № 196-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); № 295-VIII of 03.06.2026 (shall be enacted upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 143 – as amended by the Law of the Republic of Kazakhstan dated 20.03.2023 № 214-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 58. Grounds for termination of employment contract when the employee refuses to continue the employment relationship</w:t>
-[...107 lines deleted...]
-      3. Termination of the employment contract is not allowed on the grounds specified in paragraph 1 of this article during the period of temporary disability of the employee (including maternity leave) and a leave.</w:t>
+        <w:t>Article 143. Regulation of the employment of civil servants, contract staff in state bodies, members of the Kurultai and maslikhats, and judges of the Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The heading of Article 143 as amended by Law of the Republic of Kazakhstan № 306-VIII of 11.06.2026 (shall be enforced on 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The employment of civil servants, contract staff in state bodies, members of the Kurultai and maslikhats, and judges of the Republic of Kazakhstan shall be governed by this Code, subject to the specific provisions set out in the laws of the Republic of Kazakhstan and other regulatory legal acts of the Republic of Kazakhstan establishing special conditions and procedures for entry into service, the conduct of service and its termination, special working conditions, terms of remuneration, as well as additional benefits, privileges and restrictions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 58 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+        <w:t>      Footnote. Chapter 12 as supplemented by article 143-1 in accordance with Law of the Republic of Kazakhstan № 273-VI dated 26.11.2019 (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 306-VIII of 11.06.2026 (shall be enforced on 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 59. Procedure for termination of an employment contract in connection with transfer of an employee to an elective work (position) or appointment to a position</w:t>
-[...35 lines deleted...]
-       The grounds are the notification by the employee of the employer and the act of election or appointment of the employee to work (position).</w:t>
+        <w:t>Article 143-2. Specifics of regulating the labor of persons working in state bodies under an employment contract, and persons performing managerial functions in state legal entities</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The labor of persons working in state bodies under an employment contract, and persons performing managerial functions in state legal entities, shall be regulated by this Code, with the specific features provided for by the Law of the Republic of Kazakhstan “On the Civil Service of the Republic of Kazakhstan.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 12 was supplemented with Article 143-2 in accordance with the Law of the Republic of Kazakhstan dated 19.05.2026 № 291-VIII (effective from 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 60. Grounds for termination of employment contract due to violation of terms of employment contract </w:t>
-[...125 lines deleted...]
-      6) in other cases provided for by this Code, laws of the Republic of Kazakhstan and other normative legal acts of the Republic of Kazakhstan. </w:t>
+        <w:t>Article 144. Regulation of labor of persons in military service, employees of special state, law enforcement bodies and state courier service</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The work of persons in military service, employees of special state, law enforcement agencies, civil defense agencies and the state courier service shall be regulated by this Code with the features provided for by special laws of the Republic of Kazakhstan and other regulatory legal acts of the Republic of Kazakhstan establishing special conditions and procedures for entering service, its completion and termination, special working conditions, terms of remuneration, as well as additional benefits, advantages and restrictions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 60 as amended by the Article 204 of the Labour code of the Republic of Kazakhstan dated 23.11.2015 № 414-V (shall be enforced from 01.01.2017).</w:t>
+        <w:t>      Footnote. Article 144 as amended by the Law of the Republic of Kazakhstan dated 24.06.2025 № 196-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 61. Documentation of employment contract termination</w:t>
-[...53 lines deleted...]
-      3. A copy of the employer's certificate on termination of the employment contract shall be given to the employee or sent to him by mail by registered letter with notification of his delivery within three working days from the date of publication of the employer's certificate.</w:t>
+        <w:t>Article 145. Regulation of labor of employees of the National Bank of the Republic of Kazakhstan and its departments</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The labor of employees of the National Bank of the Republic of Kazakhstan and its departments is regulated by this Code with the peculiarities, stipulated by the Law of the Republic of Kazakhstan "On the National Bank of the Republic of Kazakhstan" and other normative legal acts of the Republic of Kazakhstan and acts of the National Bank of the Republic of Kazakhstan establishing special conditions for appointment, termination of the employment contract, special working conditions, the system and terms of payment, as well as privileges and limitations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 145-1. Labor regulation of employees of the authorized body for regulation, control and supervision of the financial market and financial organizations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The labor of employees of the authorized body for regulation, control and supervision of the financial market and financial organizations shall be regulated by this Code with the specifics provided for by the Law of the Republic of Kazakhstan "On State Regulation, Control and Supervision of the Financial Market and Financial Organizations", other regulatory legal acts of the Republic of Kazakhstan and acts of the authorized body on regulation, control and supervision of the financial market and financial organizations, establishing special conditions for appointment to a position, termination of an employment contract, special working conditions, conditions of remuneration, as well as additional benefits, advantages and restrictions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 61 as amended by the Law of the RK dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
+        <w:t>      Footnote. Chapter 12 as supplemented by Article 145-1 in accordance with Law of the Republic of Kazakhstan № 262-VІ dated 03.07.2019 (shall be enforced since 01.01.2020).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 62. Issuance of documents confirming professional experience, as well as other documents related to employment</w:t>
-[...53 lines deleted...]
-       3. In the event of liquidation, bankruptcy of the employer - legal entity, termination of the activity of the employer - individual, the employer is obliged, in the presence of debt to the employee, to issue a certificate of the amount of the arrears in wages and other payments, properly documented.</w:t>
+        <w:t>Article 146. Regulation of labor of employees who are members of the trade union bodies of the trade union</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The labor of employees who are members of the trade union bodies of the trade union is regulated by this Code with the peculiarities stipulated by the Law of the Republic of Kazakhstan "On Trade Unions". </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The provisions of this Article shall not apply to employees specified in Article 143 of this Code.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 146 as amended by the Law of the Republic of Kazakhstan dated 19.05.2026 № 291-VIII (effective from 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> CHAPTER 5. WORK REGULATIONS. LABOR DISCIPLINE</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 146-1. Features of labor regulation of employees hired by an individual entrepreneur or a legal entity operating using Internet platforms and (or) a mobile application of platform employment</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The work of employees employed under an employment contract with an individual entrepreneur or a legal entity engaged in activities using Internet platforms and (or) a mobile application for platform employment is regulated in accordance with this Code, taking into account the specifics established by this article, the employment contract and the act of the employer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. An employment contract between an employee and an individual entrepreneur or a legal entity carrying out activities using Internet platforms and (or) a mobile application for platform employment is concluded for a certain period without limitation provided for in subparagraph 2) of paragraph 1 of Article 30 of this Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. For employees engaged in labor activity using Internet platforms and (or) a mobile application of platform employment, a different duration of daily work (work shift) may be established in accordance with the labor legislation of the Republic of Kazakhstan, acts of the employer, collective or employment contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The system and conditions of remuneration, duration and procedure for recording the working hours of employees engaged in labor activity using Internet platforms and (or) mobile application of platform employment are established in accordance with the labor legislation of the Republic of Kazakhstan, acts of the employer, collective or employment contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 12 is supplemented by Article 146-1 in accordance with the Law of the Republic of Kazakhstan dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 63. Labor regulations</w:t>
-[...42 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Article 146-2. Regulation of researchers’ work</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The researchers’ work shall be regulated by this Code with the specifics, provided for by the Law of the Republic of Kazakhstan “On Science and Technology Policy”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 12 has been supplemented with Article 146-2 pursuant to the Law of the Republic of Kazakhstan dated 24.06.2026 No. 321-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...128 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 12-1. Management of human resources processes in government institutions and quasi-public sector entities in the digital HR system</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 64 as amended by the Law of the Republic of Kazakhstan № 156-VI dated 24.05.2018 (shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.05.2020 № 321-VІ (shall enter into force upon the expiry of ten calendar days from the day of the first official publication).</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t>
+      Footnote: Section 2 has been supplemented with Chapter 12-1 pursuant to the Law of the Republic of Kazakhstan dated 12.06.2026 No. 311-VIII (for enactment procedure see Art.2).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 65. Procedure for applying disciplinary sanctions</w:t>
-[...365 lines deleted...]
-</w:t>
+        <w:t>Article 146-3. General provisions on the digital HR system</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The following concepts shall be used in this chapter:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) HR processes – a set of actions, related to the preparation, maintenance, recording and storage of documents, related to hiring, performance of work duties, including documenting of transfers, incentives, disciplinary action, termination of employment, as well as selection of applicants and other HR procedures;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) digital HR system – a digital system, designed to automate HR processes in state bodies and quasi-public sector entities, also to collect, store, transmit and process the information contained therein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The provisions of this chapter shall not apply to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) state institutions that are state bodies with other digital human resources systems;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) state bodies and quasi-public sector entities under the jurisdiction of special state bodies of the Republic of Kazakhstan, the Ministry of Defense of the Republic of Kazakhstan and its departments;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) legal entities in which the National Bank of the Republic of Kazakhstan is a shareholder (participant, trustee).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 66. Term of imposing and duration of disciplinary sanction</w:t>
-[...376 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:t xml:space="preserve">Article 146-4. Procedure for managing HR processes of state institutions and quasi-public sector entities in the digital HR system </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. State institutions and quasi-public sector entities shall maintain HR processes in a digital HR system in the manner, determined by the authorized body for civil service affairs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The digital HR system shall contain data on an employee, the individual identification numbers of the employee's spouse and close relatives, who are citizens of the Republic of Kazakhstan, and if available the business identification numbers of organizations (individual identification numbers of individual entrepreneurs), where the employee previously worked, and other information, related to hiring, employment and termination of employment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      If the employee is unable to provide the individual identification numbers of the spouse and close relatives, also the business identification numbers of organizations (individual identification numbers of individual entrepreneurs), for which he previously worked, the employer shall retrieve the relevant data from digital systems in order to identify a conflict of interest in accordance with the legislation of the Republic of Kazakhstan on combating corruption. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Monitoring of the content of the digital HR system shall be performed by the authorized body for civil service affairs and its territorial units.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Monitoring of compliance with the labor legislation of the Republic of Kazakhstan by state institutions and quasi-public sector entities in the digital HR system shall be performed by the authorized state labor body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...15386 lines deleted...]
-</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 146-5. Management of and access to the digital human resources system</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. The authorized body for civil service affairs shall exercise overall coordination over development and maintenance of the digital human resources system and ensure the integrity, confidentiality and protection of personal data contained therein, in accordance with the legislation of the Republic of Kazakhstan on personal data and their protection. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Authorized state bodies in the relevant activity areas and local executive bodies shall have the right to retrieve information from the digital human resources system, entered by their subordinate organizations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> SECTION 3. SOCIAL PARTNERSHIP AND COLLECTIVE RELATIONS IN</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
@@ -48032,55 +48266,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -48406,31 +48640,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>