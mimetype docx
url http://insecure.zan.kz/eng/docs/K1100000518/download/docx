--- v0 (2025-11-14)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8909810" w14:textId="8909810">
+    <w:p w14:paraId="f3a7e82" w14:textId="f3a7e82">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -167,50 +167,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Unofficial translation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Footnote. Throughout the text, the words “information system,” “of information system,” “information system,” “of information system,” “of information systems,” and “information system” have been respectively replaced with “digital system,” “of digital system,” “digital system,” “by digital system,” “digital systems,” and “of digital system,” in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (effective upon the expiration of six months after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       This Code determines purposes, objectives, principles and legal regulatory basis of marriage and family (matrimonial) relations, secure protection of rights and interests of a family, considering its development as priority direction of social state policy of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> GENERAL PART</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -279,51 +297,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) the civil status registration authority (hereinafter referred to as the registration authority) is the State Corporation "Government for Citizens", which carries out the state registration of civil status acts and other types of public services related to the state registration of civil status acts;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-1) information system of acts of civil status – an information system designed for the state registration of acts of civil status, making changes, corrections, additions, cancellation and restoration of acts of civil status, also containing information constituting personal data of individuals;</w:t>
+      2-1) digital system of civil status acts — a digital system intended for the state registration of civil status acts, the entry of amendments, corrections, additions, annulment, and restoration of civil status acts, and also containing information constituting the personal data of individuals;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) accreditation - the official recognition by the authorized body in the field of protection of the rights of children of the Republic of Kazakhstan of the right of adoption agencies and organizations to assist in the placement of orphans, children left without parental care in families of citizens of the Republic of Kazakhstan to carry out their activities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -951,51 +969,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) a family - a scope of persons, linked by the property and personal non-property rights and obligations, emerging from marriage (matrimony), affinity, legal relation, adoption or other form of adoption of children on care, and called to strengthening and development of family relations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29-1) the "111" contact center for family issues, protection of the rights of women and children (hereinafter – the "111" contact center) is a legal entity designated by the authorized body in the field of informatization, performing the functions of an information and reference, organizational, psychological service for family issues, protection of the rights of women and children.</w:t>
+      29-1) contact center “111” on family matters, protection of women’s and children’s rights (hereinafter — contact center “111”) — a legal entity designated by the authorized body in the field of digitalization, performing the functions of an information and reference, organizational, and psychological service on family matters and the protection of women’s and children’s rights;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) a marital status - a marriage (matrimony) or a single state, or a dissolution of marriage (matrimony), widowhood, existence or absence of children or other family members;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1141,51 +1159,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated 29.01.2013 № 74-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.07.2014 № 236-V (shall be enforced from 01.01.2015); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 09.04.2016 № 501-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 18.04.2017 № 58-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 02.07.2018 № 165-VI (shall be enforced upon expiry of ten calendar days after its first official publication); № 240-VI dated 01.04.2019 (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 292-VI dated December 27, 2019 (see Art. 2 for the enactment procedure); dated 02.07.2020 № 356-VI (shall enter into force upon the expiry of ten calendar days after the day of the first official publication); dated 14.07.2022 № 141-VII (see Art. 2 for the enactment procedure); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 15.04.2024 № 72-VIII (effective sixty calendar days after the date of its first official publication); dated 30.12.2024 № 148-VIII (for the procedure of entry into force, see art. 2).</w:t>
+        <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated 29.01.2013 № 74-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.07.2014 № 236-V (shall be enforced from 01.01.2015); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 09.04.2016 № 501-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 18.04.2017 № 58-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 02.07.2018 № 165-VI (shall be enforced upon expiry of ten calendar days after its first official publication); № 240-VI dated 01.04.2019 (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 292-VI dated December 27, 2019 (see Art. 2 for the enactment procedure); dated 02.07.2020 № 356-VI (shall enter into force upon the expiry of ten calendar days after the day of the first official publication); dated 14.07.2022 № 141-VII (see Art. 2 for the enactment procedure); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 15.04.2024 № 72-VIII (effective sixty calendar days after the date of its first official publication); dated 30.12.2024 № 148-VIII (for the procedure of entry into force, see art. 2); dated 09.01.2026 № 256-VIII (effective upon the expiration of six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5235,79 +5253,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. In case of partition of common property of spouses during marriage (matrimony), the part of common property of spouses, which was not divided, as well as a property, gained by spouses during the marriage (matrimony) hereinafter shall be their joint property.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. The limitation of action, lasting for a period of three years from the moment of dissolution of marriage (matrimony) shall be applied to demands of spouses on partition of common property of spouses, the marriage (matrimony) of which is dissolved.</w:t>
+      6. To claims by spouses for the division of their joint property, where the marriage has been dissolved, a three-year statute of limitations applies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 37 as amended by the Law of the Republic of Kazakhstan dated 17.11.2014 № 254-V (shall be enforced upon expiry of ten calendar days after the day its first official publication).</w:t>
+        <w:t>      Footnote. Article 37 as amended by the Law of the Republic of Kazakhstan dated 17.11.2014 № 254-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 03.01.2026 № 251-VIII (effective upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8823,51 +8841,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The "111" contact Center provides information and reference advice, organizational, psychological assistance on family issues, protection of the rights of women and children, informs central state bodies, local executive bodies on received appeals and provides information to citizens on the status of execution of appeals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Authorized body in the field of informatization:</w:t>
+      2. The authorized body in the field of digitalization:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) organizes and ensures the activities of the "111" contact center;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8905,51 +8923,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 10 is supplemented by Article 67-1 in accordance with the Law of the Republic of Kazakhstan dated 15.04.2024 № 72-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 10 is supplemented by Article 67-1 in accordance with the Law of the Republic of Kazakhstan dated 15.04.2024 № 72-VIII (effective sixty calendar days after the date of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (effective upon the expiration of six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11506,72 +11524,90 @@
       2. Citizens of the Republic of Kazakhstan, permanently residing in the territory of the Republic of Kazakhstan, willing to adopt children-orphans, children left without a parental custody, till the age of one year shall have the right to take a tutorship or to take children under the patronage until the end of the procedure of adoption. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Citizens of the Republic of Kazakhstan permanently residing outside the Republic of Kazakhstan, foreigners applying for adoption of a child, shall submit to the authorized body for the protection of the rights of children of the Republic of Kazakhstan a written application on the desire to adopt a child, as well as certificates of income, marital status, state of health, including the absence of mental and behavioral disorders (diseases), including those related to the use of psychoactive substances, about the absence of a criminal record, about the personal moral qualities of potential parents, issued by specially authorized foreign state bodies and adoption organizations. After submitting documents to the authorized body for the protection of children's rights and with the consent of the adopter to adopt the child, the adopter must have direct contact with the child for at least four weeks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The authorized body in the field of child rights protection of the Republic of Kazakhstan verifies information about a person’s commission of a criminal offense among citizens of the Republic of Kazakhstan permanently residing in the territory of the Republic of Kazakhstan through interaction with digital objects of state bodies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 85 as amended by laws of the Republic of Kazakhstan №272 VI- of 25.11.2019 (shall go into effect ten calendar days after its first official publication); № 292-VI dated December 27, 2019 (see Art. 2 for the enactment procedure); dated 07.07.2020 № 361-VI (shall enter into force upon the expiry of ten calendar days after the day of first official publication); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 85 as amended by laws of the Republic of Kazakhstan №272 VI- of 25.11.2019 (shall go into effect ten calendar days after its first official publication); № 292-VI dated December 27, 2019 (see Art. 2 for the enactment procedure); dated 07.07.2020 № 361-VI (shall enter into force upon the expiry of ten calendar days after the day of first official publication); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (effective upon the expiration of six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12292,50 +12328,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Adoption shall be allowed in existence of conditions for normal physical, mental, intellectual and moral development, nurturing and education of a child in the family of adoptive parent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      The preferential right in adoption of a child belongs to the child’s relatives, and in their absence — persons who are in a registered marriage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       2. Adoptive parents may be the persons of majority age with the exception of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) persons, recognized incapable or partially capable by the court;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -12364,51 +12418,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) persons deprived or restricted of parental rights by the court;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) persons, disbarred from the obligations of a trustee or a guardian for defective performance of assigned obligations to him (her) by the Laws of the Republic of Kazakhstan;</w:t>
+      4) persons removed from the duties of a guardian or custodian, foster parent, foster professional parent for improper performance of the duties imposed on them by the laws of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) former adoptive parents, if the adoption is cancelled due to their fault by the court;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12453,178 +12507,262 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) persons, maintaining the different sexual orientation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      9) persons who have or had a criminal record, or are being or were subjected to criminal prosecution, (except for persons in respect of whom criminal prosecution was terminated on the grounds of paragraphs 1) and 2) of part one of Article 35 of the Criminal Procedure Code of the Republic of Kazakhstan);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) stateless persons;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      11) excluded by the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (effective upon the expiration of sixty calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) persons, who as of the time of adoption have no income, ensuring the minimum subsistence income for an adopted child, established by the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) persons under dynamic observation in organizations providing medical care in the field of mental health;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      14) excluded by the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (effective upon the expiration of sixty calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) citizens of the Republic of Kazakhstan permanently residing in the territory of the Republic of Kazakhstan who have not undergone psychological training in the manner prescribed by paragraph 4 of this article (with the exception of close relatives of the child).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Unmarried persons may not jointly adopt one and the same child.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      9) persons who have an outstanding or unexpunged conviction for commission of an intentional crime at the time of adoption, as well as persons specified in subparagraph 14) of this paragraph; </w:t>
-[...125 lines deleted...]
-      3. Unmarried persons may not jointly adopt one and the same child.</w:t>
+      If persons wishing to adopt a child are married or live together with other persons, the requirements established by subparagraphs 1), 2), 3), 4), 5), 6), 8), 9) and 13) of paragraph 2 of this article apply to the spouse or to the persons living together. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Other persons living together with persons wishing to adopt a child include cohabiting family members connected by property and personal non-property rights and obligations arising from marriage, kinship, affinity, adoption, or another form of taking a child into care, as well as persons living together who actually cohabit but are not in a marriage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Psychological training of citizens of the Republic of Kazakhstan permanently residing in the territory of the Republic of Kazakhstan, wishing to accept orphans, children left without parental care, for upbringing in their families, shall be carried out by organizations to assist in the placement of orphans, children left without care of parents, families of citizens of the Republic of Kazakhstan, as well as educational organizations for orphans, children left without parental care, at the expense of these organizations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12644,51 +12782,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 91 as amended by the Laws of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 09.04.2016 № 501-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); № 292-VI dated December 27, 2019 (see Art. 2 for the enactment procedure).</w:t>
+        <w:t>      Footnote. Article 91 as amended by the Laws of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 09.04.2016 № 501-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); № 292-VI dated December 27, 2019 (see Art. 2 for the enactment procedure); dated 04.12.2025 № 236-VIII (effective upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -14170,87 +14308,129 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) adoption by a married person without the written agreement of the other spouse;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) violation of provisions, provided by paragraph 2 of Article 91 of this Code;</w:t>
+      4) violations of the provisions set forth in paragraph 2 and part two of paragraph 3 of Article 91 of this Code.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Recognition of adoption as invalid shall be performed in a judicial proceeding.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The case on recognition of adoption as invalid shall be considered by the court with compulsory participation of adoptive parents, prosecutor and representative of a body, carrying out the functions of trusteeship or guardianship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 103 with the amendment introduced by the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (effective upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 104. Persons, having the right to demand recognition of adoption as invalid</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17811,98 +17991,98 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. The republican databank is formed by bodies that perform functions of guardianship or custody, local executive bodies of districts, towns of regional significance, oblasts, cities of republican significance, the capital at the location of orphans, children left without parental care, and the authorized body in the field of protection of children's rights of the Republic of Kazakhstan.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      The bodies exercising the functions of guardianship or custodianship, local executive bodies of districts, cities of regional significance, regions, cities of republican significance, the capital and the authorized body in the field of protecting the rights of children of the Republic of Kazakhstan shall be obliged to take measures to protect state electronic information resources.</w:t>
+        <w:t xml:space="preserve">
+      2. The information contained in the Republican Data Bank is state digital resources. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The bodies performing guardianship or custody functions of local executive authorities of districts, towns of regional significance, regions, cities of republican significance, the capital, and the authorized body in the field of child rights protection of the Republic of Kazakhstan are obliged to take measures to protect state digital resources.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 118-1 as amended by Law of the Republic of Kazakhstan № 292-VI dated December 27, 2019 (see Art. 2 for the enactment procedure).</w:t>
+        <w:t>      Footnote. Article 118-1 as amended by Law of the Republic of Kazakhstan № 292-VI dated December 27, 2019 (see Art. 2 for the enactment procedure); dated 09.01.2026 № 256-VIII (effective upon the expiration of six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -18733,51 +18913,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) persons, deprived or restricted of parental rights by the court;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) a trustee or a guardian, suspended from obligations for improper execution of duties assigned to him (her) by the Law of the Republic of Kazakhstan;</w:t>
+      3) persons removed from the duties of a guardian or custodian, foster parent, foster professional parent for improper performance of the duties imposed on them by the laws of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) former adoptive parents, if their adoption is cancelled due to their fault;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18804,142 +18984,190 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) persons who do not have a permanent place of residence;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      7) persons who have an outstanding or unexpunged previous conviction for commission of an intentional crime at the time of establishment of guardianship (custody), as well as persons specified in subparagraph 12) of this paragraph;"; </w:t>
+        <w:t>
+      7) persons who have or had a criminal record, or are being or were subjected to criminal prosecution, (except for persons in respect of whom criminal prosecution was terminated on the grounds of paragraphs 1) and 2) of part one of Article 35 of the Criminal Procedure Code of the Republic of Kazakhstan);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) stateless persons;  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      9) males who are not in the registered marriage, except for cases of actual upbringing of a child for at least three years in connection with the death of the mother or deprivation of her parental rights; </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) excluded by the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (effective upon the expiration of sixty calendar days after the day of its first official publication); </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) persons who, at the time of establishment of guardianship or custody, do not have income that provides the fostering with a minimum living wage established by the legislation of the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      12) persons who have or have been convicted, subject or subjected to criminal prosecution (with the exception of persons whose criminal prosecution was terminated on the basis of subparagraphs 1) and 2) of part one of Article 35 of the Criminal Procedure Code of the Republic of Kazakhstan) for criminal offenses: murder, deliberate harm to health, against health of the population and morality, sexual inviolability, for extremist or terrorist crimes, human trafficking;</w:t>
+        <w:t>
+      11) persons under dynamic observation in organizations providing medical care in the field of mental health;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      12) excluded by the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (effective upon the expiration of sixty calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) citizens of the Republic of Kazakhstan permanently residing in the territory of the Republic of Kazakhstan who have not undergone psychological training in the manner prescribed by paragraph 4 of Article 91 of this Code (with the exception of close relatives of the child).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18985,50 +19213,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       It is acceptable to appoint the only one trustee or guardian for several persons, if there are no contradictions between interests of wards. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      The preferential right to establish guardianship or custody over minors belongs to their relatives, and in their absence — persons who are in a registered marriage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       3. In appointment of trusteeship or guardianship over minors, whose parents are capable and not deprived of parental rights, but may not exercise their nurturing, the trustees or guardians shall be appointed in recognition of the wish of the parents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The moral and other qualities of a trustee or a guardian, his (her) capacity to perform the duties of a trustee or a guardian, the relations between a trustee or a guardian and a child, the relations of family members of a trustee or a guardian to a child, as well as if it is possible, a wish of a child himself (herself) shall be considered in appointment of a trustee or a guardian to a child.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -19082,72 +19328,108 @@
       The temporary placement of a child in this organization by a trustee or a guardian shall not terminate the rights and obligations of a trustee or guardian in respect of this child.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Trustees or guardians shall speak in defence of the rights and interests of their wards in respect of any persons, including in the court without the special confirmation of powers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. If persons wishing to become guardians or custodians of a minor are married or live together with other persons, the requirements established by subparagraphs 1), 2), 3), 4), 5), 7) and 11) of part one of paragraph 1 of this article apply to the spouse or to the persons living together.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Other persons living together with a person wishing to become a guardian or custodian of a minor include cohabiting family members connected by property and personal non-property rights and obligations arising from marriage, kinship, affinity, adoption, or another form of taking a child into care, as well as persons living together who actually cohabit but are not in a marriage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 122 as amended by the Laws of the Republic of Kazakhstan dated 09.04.2016 № 501-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); № 292-VI dated December 27, 2019 (see Art. 2 for the enactment procedure); dated 03.05.2022 № 118-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 122 as amended by the Laws of the Republic of Kazakhstan dated 09.04.2016 № 501-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); № 292-VI dated December 27, 2019 (see Art. 2 for the enactment procedure); dated 03.05.2022 № 118-VII (shall be enforced ten calendar days after the date of its first official publication); dated 04.12.2025 № 236-VIII (effective upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -19908,72 +20190,126 @@
       Trustees or guardians shall be obliged to notify the bodies, carrying out the functions of trusteeship or guardianship about relocation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Guardians or trustees who are citizens of the Republic of Kazakhstan, permanently residing in the territory of the Republic of Kazakhstan, as well as permanently residing outside the Republic of Kazakhstan, or foreign citizens, are required to submit at least once every six months to the body performing the functions of guardianship or patronage, a copy of the child's health passport in the form approved by the authorized body in accordance with the legislation of the Republic of Kazakhstan. in the field of healthcare, and reports on the work on his upbringing, the spending of money allocated for his maintenance, and the management of his property. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Guardians or custodians who are citizens of the Republic of Kazakhstan, permanently residing in the territory of the Republic of Kazakhstan, as well as those permanently residing outside the Republic of Kazakhstan, or foreign citizens, must comply with the requirements established by subparagraphs 5), 6), 7), 10), and 11) of part one of paragraph 1 of Article 122 of this Code throughout the entire period of performing their duties in raising the child.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The body performing guardianship or custody functions shall, within the time limits established by the Government of the Republic of Kazakhstan, verify guardians or custodians who are citizens of the Republic of Kazakhstan and permanently residing in the territory of the Republic of Kazakhstan for compliance with the requirements established by subparagraphs 5), 6), 7), 10), and 11) of part one of paragraph 1 of Article 122 of this Code by obtaining documents and information from digital systems or the digital documents service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If it is impossible to obtain the documents and information specified in part three of this paragraph from digital systems or the digital documents service, guardians or custodians who are citizens of the Republic of Kazakhstan and permanently residing in the territory of the Republic of Kazakhstan must submit them to the body performing guardianship or custody functions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 126 as amended by the Law of the Republic of Kazakhstan dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 126 as amended by the Law of the Republic of Kazakhstan dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication); dated 04.12.2025 № 236-VIII (effective upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -20243,51 +20579,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 129. Dismissal and removal of trustees or guardians from performance of their obligations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. A body, carrying out the functions of trusteeship or guardianship shall release a trustee or a guardian from performance of his (her) obligations, in case of return of a minor ward to his (her) parents or his (her) adoptive parents.</w:t>
+      1.The body performing guardianship or custody functions shall release a guardian or custodian from performing their duties in cases where the minor ward is returned to the child’s parents or adoptive parents, as well as in the event of a violation of the provisions set forth in paragraphs 1 and 6 of Article 122 of this Code.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In the placement of a ward to the relevant educational, healthcare, medical and social and other specific organizations, a body, carrying out the functions of trusteeship or guardianship shall release the previously appointed trustee or guardian from performance of his (her) obligations, if this is not inconsistent with the interests of the ward.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -20316,50 +20652,92 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Improper execution of obligations by a trustee or a guardian shall be prohibited, including use of the trusteeship or guardianship for lucrative purposes or abandonment of a ward without care and necessary aid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In cases, provided by the first part of this paragraph, a body, carrying out the functions of trusteeship or guardianship shall be obliged to dismiss a trustee or a guardian from performance of these obligations and use reasonable efforts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 129 with the amendment introduced by the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (effective upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 130. Termination of trusteeship or guardianship</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23290,51 +23668,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. In the absence of parents’ agreement on alimony payment for minors and in cases, when the alimony recovery in a shared proportion to the salary and (or) other income of a parent is impossible, difficult or significantly violates the interests of one of parties, the court shall have the right to determine the amount of alimony, recovered on a monthly basis in a lump sum of money or both in shares and in a lump sum of money, at the same time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Such cases include the alimony recovery from parents, having irregular, varying earnings and (or) other income, or if a parent receives a salary and (or) other income specifically in full or in part.</w:t>
+      Such cases include the recovery of child support from parents who have irregular, variable earnings and/or other income, or if the parent receives earnings and/or other income wholly or partly in kind, as well as if the parent is a person applying special tax regimes in accordance with the tax legislation of the Republic of Kazakhstan, or has moved to a permanent place of residence outside the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Recovery of maintenance on a child, studying at the system of general secondary, technical and vocational, post-secondary education, at the system of higher education on an intramural basis at the age to twenty one year, in the absence of agreement on alimony payment shall be performed in a judicial proceeding in a lump sum of money.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -23345,50 +23723,92 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Amount of a lump sum of money shall be determined by the court proceeding from monthly calculation index in the volume of the highest possible preservation of the former level of his (her) support, in recognition of the financial condition and family status of parties and other noteworthy circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. If each of parents keeps children, the amount of alimony from one of parents in favour of the other less self-sufficient parent, shall be determined in a lump sum of money, recovered on a monthly basis and determined by the court in accordance with paragraph 3 of this Article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 141 with the amendment introduced by the Law of the Republic of Kazakhstan dated 03.01.2026 № 251-VIII (effective upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 142. Recovery and use of alimony for children left without a parental custody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26831,237 +27251,291 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Act books are formed in two copies from two hundred identical act records, laced and numbered in strict sequence, sealed with the signature of the head and the stamp of the registering authority that compiled them. The identity of the act records is ensured by the employees of the registering authority.</w:t>
-[...17 lines deleted...]
-      The first copies of the act books are stored at the place of primary state registration of the civil status act in the archive of the registering authority of the district (town), the second copy - in the archive of the registering authority of the region, the city of republican significance, the capital.</w:t>
+      1.Record books are compiled in a single copy from two hundred identical civil status records, stitched and numbered in strict sequence, certified by the signature of the head and the official seal of the registering authority that prepared them. The identity of the civil status records is ensured by the employees of the registering authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Record books are kept at the place of primary state registration of the civil status act in the archive of the registering authority.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Forms of act records, certificates and certificates of state registration of acts of civil status in electronic form and on paper are approved by the Ministry of Justice of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      3. Keeping of the first and second copies of register books in one premise (building) shall be prohibited.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3. Excluded by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (effective upon the expiration of six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The storage of electronic versions of the act records registered with the registration authorities in the territory of the Republic of Kazakhstan and in foreign offices of the Republic of Kazakhstan shall be carried out on the central server of the State Database on individuals in the authorized body determined by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Register books at the place of the primary registration shall be kept within seventy five years, and then shall be submitted to the relevant Public Record Office.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 181 as amended by the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); № 272-VI dated November 25, 2019 (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 14.07.2022 № 141–VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      6. Excluded by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (effective upon the expiration of six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 181 as amended by the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); № 272-VI dated November 25, 2019 (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 14.07.2022 № 141–VII (shall be enforced ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (effective upon the expiration of six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Article 182. Payment for state civil registration services </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. The amount of payment for state civil registration services shall be established by the authorized public services body in agreement with the Ministry of Justice of the Republic of Kazakhstan and the antimonopoly body.</w:t>
+      1.The amount of payment for state civil status registration services is determined by the authorized body in the field of providing public and socially responsible services, in coordination with the Ministry of Justice of the Republic of Kazakhstan and the antimonopoly authority.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The following persons shall be exempted from payment for state civil registration services:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -27189,51 +27663,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 182 as amended by the Law of the Republic of Kazakhstan dated 06.02.2023 № 194-VII (shall be enforced from 01.07.2023).</w:t>
+        <w:t>      Footnote. Article 182 as amended by the Law of the Republic of Kazakhstan dated 06.02.2023 № 194-VII (shall be enforced from 01.07.2023); as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 254-VIII (effective upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -27422,51 +27896,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The restoration of the records of the acts of civil status in respect of persons who have returned to their historical homeland is carried out if there are sufficient grounds and only if it is possible to document this fact (certificate or notification of the absence (loss) of an act record) or confirmation by the internal affairs bodies of the legal entry into the Republic of Kazakhstan of these persons and their application for citizenship of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. The loss of registers for acts of civil status shall be confirmed by oblast (municipal) archival repository of register for acts of civil status at the place where the lost register located.</w:t>
+      4. The loss of civil status records must be confirmed by the civil status record archive at the place where the lost record was located.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. If it is impossible to restore the lost register by a registering body, the fact of the civil state registration shall be established in a judicial proceeding by the rules, established by the Civil Procedure Code of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -27486,51 +27960,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 184 as amended by Law of the Republic of Kazakhstan № 272-VI dated November 25, 2019 (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 14.07.2022 № 141-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 184 as amended by Law of the Republic of Kazakhstan № 272-VI dated November 25, 2019 (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 14.07.2022 № 141-VII (shall be enforced ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (effective upon the expiration of six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -27926,51 +28400,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In the case of childbirth outside a medical organization, a medical birth certificate shall be issued in accordance with the documents certifying the identity of the mother, by the responsible medical worker of the maternity organization where she applied, within five days after childbirth.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      In the absence of documents certifying the identity of the parents, at the time of state registration of the child's birth, information about the child's parents shall be filled in according to the information system of civil status acts.</w:t>
+      If the parents’ identity documents are unavailable at the time of state registration of the child’s birth, the information about the child’s parents is entered according to the data in the civil status acts digital system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In cases of the birth of a child in a medical organization and the absence of documents certifying the identity of the mother, at the time of state registration of the fact of birth, the surname, first name, patronymic (if any) of the mother are filled in according to the medical birth certificate, in which there is a note that the information about the mother is recorded from her words.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -28088,51 +28562,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The child's medical birth certificate must contain all necessary information about the child's mother, including the surname, first name, patronymic (if any), as well as the date of birth, gender and individual identification number of the child, the date of issue of the document. A medical birth certificate of a child issued in the territory of the Republic of Kazakhstan on paper must be certified by the signature of an official and the seal of a medical organization, and in electronic form must be certified by an electronic digital signature of an official of a medical organization.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Information about the fact of the birth of a child in a medical organization is submitted to the information system of civil status acts within one working day from the moment of delivery.</w:t>
+      Information about the fact of a child’s birth in a medical organization is submitted to the civil status acts digital system within one working day from the moment of delivery.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The state registration of birth of a child of minor parents, as well as a child, born by a surrogate mother shall be performed according to the standard order.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -28593,51 +29067,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In case of state registration of two or more children, an application shall be submitted for each separately.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Submission of an application for state registration of the birth of a child shall not be required in the implementation of state registration of the birth of a child through a proactive service at the choice of the applicant in accordance with the Law of the Republic of Kazakhstan "On Public Services".</w:t>
+      Submission of an application for state registration of a child’s birth is not required when state registration of the child’s birth is carried out through a proactive service at the applicant’s choice in accordance with the Law of the Republic of Kazakhstan “On Public and Socially Responsible Services”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A foreigner, a stateless person permanently residing in the territory of another state, along with the presentation of identity documents, shall present a notarized translation of their text in Kazakh or Russian.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -28647,79 +29121,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The accuracy of the translation of the text of the documents proving the identity of a foreigner, stateless person, can be certified at a diplomatic mission or consular office or in the foreign policy department of the state of which the foreigner is a citizen, or the state of permanent residence of the stateless person.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. When contacting the State Corporation "Government for Citizens" or through the "electronic government" web portal, an application for state registration of the birth of a child shall be submitted in accordance with a by-law regulatory legal act that determines the procedure for rendering public services.</w:t>
+      2. When applying to the State Corporation “Government for Citizens” or via the “Digital Government” web portal, the application for state registration of a child’s birth is submitted in accordance with the subordinate regulatory legal act determining the procedure for providing the public service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 190 is in the wording of the Law of the Republic of Kazakhstan dated 08.01.2013 № 64-V (shall be enforced from 01.01.2013); as amended by the Law of the Republic of Kazakhstan dated 17.11.2015 № 408-V (shall be enforced from 01.03.2016); № 272-VI dated November 25, 2019 (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 190 is in the wording of the Law of the Republic of Kazakhstan dated 08.01.2013 № 64-V (shall be enforced from 01.01.2013); as amended by the Law of the Republic of Kazakhstan dated 17.11.2015 № 408-V (shall be enforced from 01.03.2016); № 272-VI dated November 25, 2019 (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 09.01.2026 № 254-VIII (effective upon the expiration of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (effective upon the expiration of six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -32322,51 +32796,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Certificate of marriageability shall be issued to citizens, permanently residing or previously resided in the territory of the Republic of Kazakhstan for the state registration of conclusion of marriage (matrimony) beyond the borders of the Republic of Kazakhstan in form, established by the Ministry of Justice of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. A certificate of marital legal capacity is issued by any registering body, a foreign institution of the Republic of Kazakhstan on the basis of information from the information system of civil status acts.</w:t>
+      2. A certificate of marital capacity is issued by any registering authority or by a foreign institution of the Republic of Kazakhstan on the basis of information from the civil status acts digital system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Verification of the existence of an act record on state registration of the conclusion of marriage (matrimony) shall be carried out from the age of sixteen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -33613,51 +34087,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Application form for divorce (matrimony) by mutual consent of spouses who do not have common minor children, for state registration of divorce (matrimony) based on: a final and binding court decision declaring a spouse missing; a final and binding court decision declaring a spouse incompetent; a court sentence sentencing a spouse for committing a crime to imprisonment for a term of at least three years; a decision of a criminal prosecution body to place a person on the international wanted list after three years from the date of its sanction by the court approved by the Ministry of Justice of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The grounds for the state registration of the dissolution of marriage (matrimony) provided for in paragraph 4 of Article 238 of this Code, as well as the court decision on the dissolution of marriage (matrimony) that has entered into legal force, are entered into the information system of civil status acts in electronic form.</w:t>
+      The grounds for state registration of the dissolution of marriage (matrimony) provided for in paragraph 4 of Article 238 of this Code, as well as the court decision on the dissolution of marriage (matrimony) that has entered into legal force, are received by the civil status acts digital system in electronic form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. A certificate of marriage (matrimony) must be attached to the application for the dissolution of marriage (matrimony) on the grounds provided for in paragraphs 2 and 4 of Article 238 of this Code, if it was issued on paper.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -35783,69 +36257,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) enforced court decision on establishment of the facts of death or declaration of a person as decedent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      If there is an integration of the medical information system of healthcare with the information system of the authorized body in the field of healthcare, a document of the prescribed form on death is entered by a medical organization only into the medical information system of healthcare no later than one day from the moment of death.</w:t>
-[...17 lines deleted...]
-      In the absence of integration of the information systems specified in part two of this article, a document of the prescribed form on death shall be entered by a medical organization not later than one day from the date of death both into the information system of the authorized body in the field of healthcare and into the medical information system of healthcare.</w:t>
+      If the medical digital healthcare system is integrated with the digital system of the authorized healthcare body, the standard-form death document shall be entered by the medical organization into the medical digital healthcare system only, no later than one day from the moment of death.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If there is no integration of the digital systems referred to in part two of this article, the standard-form death document shall be entered by the medical organization, no later than one day from the moment of death, both into the digital system of the authorized healthcare body and into the medical digital healthcare system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -35955,69 +36429,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Article 270. Procedure for state registration of death</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      If there is a death certificate issued by a medical organization in the information system of civil status acts, the state registration of death is carried out automatically.</w:t>
-[...17 lines deleted...]
-      In the absence of a death certificate issued by a medical organization in the information system of civil status acts, state registration of death is carried out at the request of the interested person with the submission of documents that are the basis for state registration of death.</w:t>
+      If the civil status acts digital system contains a death document issued by a medical organization, state registration of death is carried out automatically.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If the civil status acts digital system does not contain a death document issued by a medical organization, state registration of death is carried out upon the application of an interested person with the submission of documents that serve as the basis for state registration of death.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -36349,51 +36823,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Article 273. Issuance of death certificate and notification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      After the state registration of death, a death notification can be obtained through the e-government web portal.</w:t>
+      After state registration of death, the death notification can be obtained via the “Digital Government” web portal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Close relatives of the deceased, other persons included in the circle of his heirs, or citizens in whose care the deceased was, as well as representatives of state organizations in which the deceased lived or served his sentence, are issued a death certificate.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -36449,51 +36923,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 273 – as amended by the Law of the Republic of Kazakhstan dated 14.07.2022 № 141-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 273 – as amended by the Law of the Republic of Kazakhstan dated 14.07.2022 № 141-VII (shall be enforced ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (effective upon the expiration of six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -36923,51 +37397,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 280. Recognition of the documents of foreign states, confirming commitment of acts of civil status</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Documents, issued by competent bodies of foreign states, confirming commitment of acts of civil status beyond the borders of the Republic of Kazakhstan, in accordance with the Law of the relevant states in respect of citizens of the Republic of Kazakhstan, foreign persons and stateless persons shall be recognized valid in the Republic of Kazakhstan, if they are not inconsistent with the legislation of the Republic of Kazakhstan, and in existence of a consular certification or a special stamp (apostille). At the request of interested persons, a registration authority or a foreign institution of the Republic of Kazakhstan makes a note on the registration of a civil status act outside the Republic of Kazakhstan in the information system of civil status acts, with the exception of the birth certificate, which is subject to state registration in the information system of civil status acts.</w:t>
+      Documents issued by the competent authorities of foreign states confirming the registration of civil status acts outside the territory of the Republic of Kazakhstan, under the laws of the respective states in relation to citizens of the Republic of Kazakhstan, foreigners, and stateless persons, are recognized as valid in the Republic of Kazakhstan if they do not contradict the legislation of the Republic of Kazakhstan and if they have consular legalization or a special stamp (apostille). At the request of interested persons, the registering authority or a foreign institution of the Republic of Kazakhstan shall place a note on the registration of a civil status act outside the Republic of Kazakhstan in the civil status acts digital system, except for a birth record, which is subject to state registration in the civil status acts digital system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Competent bodies of the Republic of Kazakhstan shall be obliged to provide cooperation for refugees and forced migrants to receive marriage (matrimony) certificates, birth certificates and other documents of civil status at the place of previous residence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -37362,55 +37836,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -37736,31 +38210,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>